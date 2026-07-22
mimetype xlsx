--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e468006f184040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44d07ae85f5c4eab8c2fee436ab3a429.psmdcp" Id="Re1fdd07d8de14fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efb22a245db40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85b1017d7bdb4854ad5237e883e77b33.psmdcp" Id="R3b6d0a0832834244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -755,157 +755,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>32222</x:v>
+        <x:v>28231</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1677520143.35</x:v>
+        <x:v>1677605053.58</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1670848483.35</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1564277924.6</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1631489.76</x:v>
+        <x:v>1153982.55</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1408253.14</x:v>
+        <x:v>970146.94</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>7811000</x:v>
+        <x:v>8263000</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7750000</x:v>
+        <x:v>8190000</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>51.67</x:v>
+        <x:v>54.6</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>4650000</x:v>
+        <x:v>4970000</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2475.6</x:v>
+        <x:v>5120.31</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>1485.35</x:v>
+        <x:v>3152.17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E8" s="10">
-        <x:v>32223</x:v>
+        <x:v>28232</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1685331143.35</x:v>
+        <x:v>1685868053.58</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1678598483.35</x:v>
+        <x:v>1679123393.6</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>23.17</x:v>
+        <x:v>23.18</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1568927924.6</x:v>
+        <x:v>1569275174.71</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1633965.36</x:v>
+        <x:v>1159102.86</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1409738.49</x:v>
+        <x:v>973299.11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">