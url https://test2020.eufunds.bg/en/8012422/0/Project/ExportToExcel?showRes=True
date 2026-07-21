--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b33ab2f5b34bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b685bfd12a643fe986d590524bb5d84.psmdcp" Id="R938d62df278c41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f70d1f103b49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b697330ed094453587186451a14cfbf5.psmdcp" Id="R44e2045ad4f54813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -815,60 +815,60 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>7811000</x:v>
+        <x:v>8263000</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>7750000</x:v>
+        <x:v>8190000</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>61000</x:v>
+        <x:v>73000</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>2475.6</x:v>
+        <x:v>5120.31</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>100</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">