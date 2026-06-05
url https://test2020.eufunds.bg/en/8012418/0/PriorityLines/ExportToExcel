--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6596fd8ffde42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/110bcade7bf24be6850fc0c152cc0b0a.psmdcp" Id="R6147d7abeef842d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22219c38209b485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a017dbf493cf4335b911b6342aebe378.psmdcp" Id="R4cd8b5f1306e4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>