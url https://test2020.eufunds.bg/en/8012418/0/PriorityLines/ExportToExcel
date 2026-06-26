--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22219c38209b485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a017dbf493cf4335b911b6342aebe378.psmdcp" Id="R4cd8b5f1306e4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71f7f7e02c9460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/484ac3664c634fce8c59ab220d9631e6.psmdcp" Id="R7d20c9256d3940be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>