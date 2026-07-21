--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71f7f7e02c9460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/484ac3664c634fce8c59ab220d9631e6.psmdcp" Id="R7d20c9256d3940be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5bf0b421c840ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a082db6d47a42d4b389c910d9152e9e.psmdcp" Id="Rb20af9648aeb4eda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>