--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5bf0b421c840ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a082db6d47a42d4b389c910d9152e9e.psmdcp" Id="Rb20af9648aeb4eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95040fad633741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15987da180dd412cbd49ae3359df5c94.psmdcp" Id="Ref89ee03f3f643b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>