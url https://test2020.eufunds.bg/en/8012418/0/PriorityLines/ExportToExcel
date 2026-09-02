--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95040fad633741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15987da180dd412cbd49ae3359df5c94.psmdcp" Id="Ref89ee03f3f643b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642dbe157a9042ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7313896ff4845c9af09d90d4f50aa1a.psmdcp" Id="Re4cee27cdb124f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>