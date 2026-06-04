--- v0 (2026-05-12)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac506fe081144e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71355c3d3284bf19909adeb8f583c76.psmdcp" Id="Rf933064a04ef4893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d34070b94b413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b43f0609d414d75be64ddc52bbbe78c.psmdcp" Id="Rdcde7de0d3ef4ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>