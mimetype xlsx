--- v1 (2026-06-04)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d34070b94b413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b43f0609d414d75be64ddc52bbbe78c.psmdcp" Id="Rdcde7de0d3ef4ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81086db4abb8490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40acf3a4fdfa490a870adce66bea36d6.psmdcp" Id="R1eb425f4328440e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>