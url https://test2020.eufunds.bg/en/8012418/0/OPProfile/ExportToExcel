--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81086db4abb8490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40acf3a4fdfa490a870adce66bea36d6.psmdcp" Id="R1eb425f4328440e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb971c61cd7654c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86ef6a51f9c947e3b8f20dde9699a718.psmdcp" Id="R23583ccba14c4cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>