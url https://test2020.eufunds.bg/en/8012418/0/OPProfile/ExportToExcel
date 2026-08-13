--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb971c61cd7654c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86ef6a51f9c947e3b8f20dde9699a718.psmdcp" Id="R23583ccba14c4cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc303ba1a11343a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2572c7b185494d879f408bdfda4969e7.psmdcp" Id="R794eb3322f3e4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>