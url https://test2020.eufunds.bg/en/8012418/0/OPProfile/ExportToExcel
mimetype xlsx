--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc303ba1a11343a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2572c7b185494d879f408bdfda4969e7.psmdcp" Id="R794eb3322f3e4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d76e5b51e52423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bdf8d23bc41485194de86155d811409.psmdcp" Id="R6f05804a4e4a4a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>