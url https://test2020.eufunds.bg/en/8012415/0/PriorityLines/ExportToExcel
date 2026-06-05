--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bc133fd824466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deee2c61a9e94d9fa8d216e67f999b6e.psmdcp" Id="Ra12ceab9d571472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd0b1976ff14a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcad2e8c3c414271a56549926d976f4c.psmdcp" Id="Rdde4dac754d64fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>