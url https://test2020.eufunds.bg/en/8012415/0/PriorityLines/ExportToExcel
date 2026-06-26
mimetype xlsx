--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd0b1976ff14a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcad2e8c3c414271a56549926d976f4c.psmdcp" Id="Rdde4dac754d64fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be69ad9023f4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d24e323d94c4937abdffea46eb0c3e3.psmdcp" Id="R89bf253bbc4b4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>