--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be69ad9023f4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d24e323d94c4937abdffea46eb0c3e3.psmdcp" Id="R89bf253bbc4b4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ae71b34faf4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ffb9c3baea84096ace2d34467dcfaee.psmdcp" Id="Rc76be6d45ae84043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>