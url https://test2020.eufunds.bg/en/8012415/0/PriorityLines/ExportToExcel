--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ae71b34faf4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ffb9c3baea84096ace2d34467dcfaee.psmdcp" Id="Rc76be6d45ae84043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691fddde82d443a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea8d35eabbe14592bfe93b79b6f2d26d.psmdcp" Id="Ra72f6ec3887b4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>