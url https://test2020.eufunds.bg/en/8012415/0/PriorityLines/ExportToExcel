--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691fddde82d443a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea8d35eabbe14592bfe93b79b6f2d26d.psmdcp" Id="Ra72f6ec3887b4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88549e8e078d4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1eed7fbc4a24dd9921ad31fe2cf2cbb.psmdcp" Id="R1a78b5c9612b4bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>