--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76484f72904e4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae78961a028444ed8bd495accc917e53.psmdcp" Id="R88c9f2cd801046ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb355a05581d4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4adda3ce1fe3436e80eb8161385dae46.psmdcp" Id="R5ddc90a6431d4f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>