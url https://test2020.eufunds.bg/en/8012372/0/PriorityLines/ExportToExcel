--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb355a05581d4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4adda3ce1fe3436e80eb8161385dae46.psmdcp" Id="R5ddc90a6431d4f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb1613f39d34878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbdea001d74499990365c49399f59bf.psmdcp" Id="R1480f0f5dd774755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>