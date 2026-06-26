--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb1613f39d34878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbdea001d74499990365c49399f59bf.psmdcp" Id="R1480f0f5dd774755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769dfa5ba6c344e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a58741f970914dbd800266de285efcfe.psmdcp" Id="R643b458d143446b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>