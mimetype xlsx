--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769dfa5ba6c344e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a58741f970914dbd800266de285efcfe.psmdcp" Id="R643b458d143446b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cc81da4df64e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e623c959c1b4e71896c2da3f0b7681d.psmdcp" Id="R9ed5c202df0c4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>