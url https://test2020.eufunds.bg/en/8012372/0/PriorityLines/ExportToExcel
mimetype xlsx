--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cc81da4df64e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e623c959c1b4e71896c2da3f0b7681d.psmdcp" Id="R9ed5c202df0c4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fde9b12f4814361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cef731a244d4e468f8925b7050fb396.psmdcp" Id="Re8f0b3b28e8840a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>