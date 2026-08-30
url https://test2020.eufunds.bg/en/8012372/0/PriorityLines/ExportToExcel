--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fde9b12f4814361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cef731a244d4e468f8925b7050fb396.psmdcp" Id="Re8f0b3b28e8840a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d2a689138e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d419227e3d44551a98b7b3847c7f669.psmdcp" Id="Ra8c9c2b4d00e4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>