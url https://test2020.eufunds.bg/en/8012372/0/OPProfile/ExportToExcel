--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb78aaf6fa647d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/440ee5b0a9614c80bb954c5c38e1aa4e.psmdcp" Id="R73c087c2cdf241d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5d36ffcb2b4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6004d1c3d0c84eccb6eaa833ef89ed64.psmdcp" Id="Ref2a130bf85f4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>