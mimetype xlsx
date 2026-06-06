--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5d36ffcb2b4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6004d1c3d0c84eccb6eaa833ef89ed64.psmdcp" Id="Ref2a130bf85f4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4896641f18aa4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6a45d2cb8540f1aa2208935cf048f0.psmdcp" Id="Rbc0e26b78dbd4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>