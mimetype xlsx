--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4896641f18aa4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6a45d2cb8540f1aa2208935cf048f0.psmdcp" Id="Rbc0e26b78dbd4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78c40354ed744d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50ecc3dbe08947cd90a044c431a7cb50.psmdcp" Id="Rd5f82b15a2944bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>