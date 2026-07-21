--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78c40354ed744d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50ecc3dbe08947cd90a044c431a7cb50.psmdcp" Id="Rd5f82b15a2944bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cf3413729741ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2f6677930a04494b6750b70c3d62b09.psmdcp" Id="R66fe6aee6f5b4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>