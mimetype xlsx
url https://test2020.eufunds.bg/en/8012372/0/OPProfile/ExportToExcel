--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cf3413729741ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2f6677930a04494b6750b70c3d62b09.psmdcp" Id="R66fe6aee6f5b4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21bf5a93208a4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff0606463fc946aaaf9d83b58c4aae30.psmdcp" Id="Rabfeff8cf716403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>