--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce54a6e3aa54476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcaadb1a19a14021a96c75ef665ad541.psmdcp" Id="R38dc0f21451a43bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cff53fef3154305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac3e67123fe410daae36c7fdaaa5802.psmdcp" Id="R292a81c2d93b44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>