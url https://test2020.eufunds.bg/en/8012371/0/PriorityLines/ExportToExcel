--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cff53fef3154305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac3e67123fe410daae36c7fdaaa5802.psmdcp" Id="R292a81c2d93b44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905a8ce623034013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54d2f803f31c4419b45929bd81b7316f.psmdcp" Id="R674491460d3449ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>