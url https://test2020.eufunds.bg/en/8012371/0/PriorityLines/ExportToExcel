--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905a8ce623034013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54d2f803f31c4419b45929bd81b7316f.psmdcp" Id="R674491460d3449ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf0881325ee4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b1b727f64be4edc89c0870b00e5cd29.psmdcp" Id="R1673922acbfe4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>