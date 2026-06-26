--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf0881325ee4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b1b727f64be4edc89c0870b00e5cd29.psmdcp" Id="R1673922acbfe4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4b6e72c0ea4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86bad977d5544066b7988b707acafb91.psmdcp" Id="R11697e8822984620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>