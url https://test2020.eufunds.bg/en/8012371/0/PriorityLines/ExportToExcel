--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4b6e72c0ea4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86bad977d5544066b7988b707acafb91.psmdcp" Id="R11697e8822984620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cea987a58a44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a2e6872e14f4188948730f1648a112b.psmdcp" Id="R6dd433e782344063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>