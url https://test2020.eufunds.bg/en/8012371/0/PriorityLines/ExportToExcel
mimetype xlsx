--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cea987a58a44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a2e6872e14f4188948730f1648a112b.psmdcp" Id="R6dd433e782344063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc12e5db3efd4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84bbe13077f54e23bbc2407408bdec67.psmdcp" Id="R35d1fd3b65e54338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>