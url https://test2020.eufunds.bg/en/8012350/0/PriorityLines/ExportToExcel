--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60197c22ce7f4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1fe0ec800634d8ab3ddfeff02fb22fe.psmdcp" Id="R2b36e37552194372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7837349a64114bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a7be16aee4b469dadb5a04557b5a64e.psmdcp" Id="R4d1cc4f7316842ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>