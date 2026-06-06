--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7837349a64114bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a7be16aee4b469dadb5a04557b5a64e.psmdcp" Id="R4d1cc4f7316842ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0751ccb8b8644e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c07df07d771c494b881af74a662e0eb9.psmdcp" Id="R99748807de8043da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>