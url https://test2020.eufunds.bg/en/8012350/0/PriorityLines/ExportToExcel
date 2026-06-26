--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0751ccb8b8644e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c07df07d771c494b881af74a662e0eb9.psmdcp" Id="R99748807de8043da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb550bddb271d4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a48f75965824b8d9fc361bee0b95b81.psmdcp" Id="R25fb7344caaf47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>