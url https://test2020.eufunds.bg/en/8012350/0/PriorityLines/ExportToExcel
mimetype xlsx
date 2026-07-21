--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb550bddb271d4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a48f75965824b8d9fc361bee0b95b81.psmdcp" Id="R25fb7344caaf47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4485c598f0104a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd6f115b32414a37b201b197285af657.psmdcp" Id="R849b7e5965594fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>