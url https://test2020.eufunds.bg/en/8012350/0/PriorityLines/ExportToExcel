--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4485c598f0104a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd6f115b32414a37b201b197285af657.psmdcp" Id="R849b7e5965594fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd314580dd3496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f94885d16fd847bb82061e0b57283967.psmdcp" Id="Rd518e74c3df64fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>