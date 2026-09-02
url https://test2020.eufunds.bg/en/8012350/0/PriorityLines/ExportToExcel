--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd314580dd3496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f94885d16fd847bb82061e0b57283967.psmdcp" Id="Rd518e74c3df64fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7f654b3d484ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1434b81c8054d98b13e440eea92d4f1.psmdcp" Id="Rdcaa859298724420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>