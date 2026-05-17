--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95052766b25d4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16916cdffed44ab98481995cf748de24.psmdcp" Id="Rd30ec070699e49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1b44754dcb4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9adeb233cb3742c4ae50127319561ed0.psmdcp" Id="Reab6f47ebcd64b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>