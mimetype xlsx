--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1b44754dcb4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9adeb233cb3742c4ae50127319561ed0.psmdcp" Id="Reab6f47ebcd64b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3350d81a6156443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c468b352dd2f4dad848bbc086563c922.psmdcp" Id="Rc0de85fd50a746f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>