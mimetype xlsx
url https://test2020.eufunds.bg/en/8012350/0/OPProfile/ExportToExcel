--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3350d81a6156443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c468b352dd2f4dad848bbc086563c922.psmdcp" Id="Rc0de85fd50a746f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4affef88ee6d4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d59e2943686d42958cac303274fb821b.psmdcp" Id="R0bb823de35434cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>