--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4affef88ee6d4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d59e2943686d42958cac303274fb821b.psmdcp" Id="R0bb823de35434cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e59d9af8a114e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/467b1354eeae476ca7599360ce04457c.psmdcp" Id="R6d77f37b56314001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>