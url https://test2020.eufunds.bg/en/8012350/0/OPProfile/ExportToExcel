--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e59d9af8a114e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/467b1354eeae476ca7599360ce04457c.psmdcp" Id="R6d77f37b56314001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3fffd49eb7402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20bb49a9218f4727b6a62342d5542a55.psmdcp" Id="R1cdc42811cb34556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>