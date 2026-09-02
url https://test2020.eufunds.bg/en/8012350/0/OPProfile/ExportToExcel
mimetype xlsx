--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3fffd49eb7402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20bb49a9218f4727b6a62342d5542a55.psmdcp" Id="R1cdc42811cb34556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af89414eabf4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13309f29d6d949c884b543a62af93bc4.psmdcp" Id="R53ed166ebb4c46b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>