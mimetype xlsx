--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf315e868d94c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d78e702be73b4267bf02abf5c9db1186.psmdcp" Id="Ref0ab73e069d499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb623d619264cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b43c00879fed45988c7f08566513b679.psmdcp" Id="R679e5415a6a9446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>