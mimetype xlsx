--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb623d619264cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b43c00879fed45988c7f08566513b679.psmdcp" Id="R679e5415a6a9446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb17010bee24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934e328f88d845c1b526e28fcd0a0160.psmdcp" Id="Rfdd68c08b3844335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>