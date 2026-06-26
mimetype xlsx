--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb17010bee24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934e328f88d845c1b526e28fcd0a0160.psmdcp" Id="Rfdd68c08b3844335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8417c03804eb4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd8b7f13b7904e7a828ab53afc6f213d.psmdcp" Id="Rc2e4a131b4074391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>