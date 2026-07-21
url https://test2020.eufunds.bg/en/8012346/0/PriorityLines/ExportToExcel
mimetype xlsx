--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8417c03804eb4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd8b7f13b7904e7a828ab53afc6f213d.psmdcp" Id="Rc2e4a131b4074391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972f77f3bd27464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fec14f5bc5439badf3d4c28f6ee7fd.psmdcp" Id="R08bd9a9a69b34b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>