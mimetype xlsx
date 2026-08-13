--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972f77f3bd27464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fec14f5bc5439badf3d4c28f6ee7fd.psmdcp" Id="R08bd9a9a69b34b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99f35d50bd44597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f535e88c2ac46d8970fe9e571eb18ed.psmdcp" Id="R3a90f6e1c60b4d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>