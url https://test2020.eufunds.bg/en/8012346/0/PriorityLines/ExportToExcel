--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99f35d50bd44597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f535e88c2ac46d8970fe9e571eb18ed.psmdcp" Id="R3a90f6e1c60b4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7414696a9204246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2d8341abb1e41c681ca0fbdb2012149.psmdcp" Id="R80915430b1eb41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>