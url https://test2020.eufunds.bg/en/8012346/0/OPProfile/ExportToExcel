--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75d2e07e76c4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295ee09af50441a2bae7ef6ec2e66832.psmdcp" Id="R3e080a65148e47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870c2835c12446fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7696e77a0aed441a97cc83d15c3a68db.psmdcp" Id="Reb169e111f5a431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>