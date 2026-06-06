--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870c2835c12446fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7696e77a0aed441a97cc83d15c3a68db.psmdcp" Id="Reb169e111f5a431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5016e60e3686413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107afc13476c4ffea96d72035a8dca7b.psmdcp" Id="Rbcad2ebfab19421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>