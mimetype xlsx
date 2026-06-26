--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5016e60e3686413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107afc13476c4ffea96d72035a8dca7b.psmdcp" Id="Rbcad2ebfab19421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0625dfd197f44d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dffa99ef6d2741bda3616c76afe91531.psmdcp" Id="R0240856526e94837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>