--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0625dfd197f44d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dffa99ef6d2741bda3616c76afe91531.psmdcp" Id="R0240856526e94837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633561eff3054b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2ec80f76cb2494f83461eb304ddb23d.psmdcp" Id="Rc63a2a4d9c434d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>