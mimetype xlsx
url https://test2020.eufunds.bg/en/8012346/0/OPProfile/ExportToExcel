--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633561eff3054b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2ec80f76cb2494f83461eb304ddb23d.psmdcp" Id="Rc63a2a4d9c434d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ccd1400a344f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6b2b4300d5544a7b80c1ce06f1ef9f8.psmdcp" Id="Rccedefa5f9504b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>