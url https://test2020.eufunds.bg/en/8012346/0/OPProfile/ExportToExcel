--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ccd1400a344f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6b2b4300d5544a7b80c1ce06f1ef9f8.psmdcp" Id="Rccedefa5f9504b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fdc825ebaa4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ad32a91f19f4f5e869dfec4c6f804a5.psmdcp" Id="R6d44842564684a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>