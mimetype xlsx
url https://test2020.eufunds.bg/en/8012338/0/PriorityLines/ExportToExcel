--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c46ef60eafb45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad222324e5db4aad9ca85f4cf76b21e4.psmdcp" Id="Rd1eb9d5b5da147f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1087889dd14fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6737e68f2f0f457ea8f3e6d174d9c7e5.psmdcp" Id="R122a5075a1f3446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>