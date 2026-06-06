--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1087889dd14fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6737e68f2f0f457ea8f3e6d174d9c7e5.psmdcp" Id="R122a5075a1f3446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7823d2c0d7be4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/803e57c25760423dbd7489d07e60c621.psmdcp" Id="R798a0de2944645ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>