--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7823d2c0d7be4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/803e57c25760423dbd7489d07e60c621.psmdcp" Id="R798a0de2944645ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b08c404deb14b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8641bbfe4d0f4345800d04c69e8dc4c4.psmdcp" Id="R01a0086a1ab74096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>