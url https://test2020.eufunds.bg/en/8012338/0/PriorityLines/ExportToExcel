--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b08c404deb14b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8641bbfe4d0f4345800d04c69e8dc4c4.psmdcp" Id="R01a0086a1ab74096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4ee7e0c64e4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ae5ba154d83446eabee14d58d000f0a.psmdcp" Id="Rdc591275602d41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>