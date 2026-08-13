--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4ee7e0c64e4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ae5ba154d83446eabee14d58d000f0a.psmdcp" Id="Rdc591275602d41ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6819fd5b6674923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eccacb5fca4f4cf9af0846abe2dc75ce.psmdcp" Id="R2eb53ebf391d4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>