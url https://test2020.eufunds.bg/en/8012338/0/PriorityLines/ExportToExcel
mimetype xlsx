--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6819fd5b6674923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eccacb5fca4f4cf9af0846abe2dc75ce.psmdcp" Id="R2eb53ebf391d4e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree430dfc1a354286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f5e0daec5f042edb05b430076657d9b.psmdcp" Id="R1cd6493dd0b940f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>