--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6b42426b664e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a98523d8e9c74d879d8d0c920237c676.psmdcp" Id="R75e299d4acd4408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc543e8ac824df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb00920923346a0ab78a61f7436c7dd.psmdcp" Id="R3006569ee3194459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>