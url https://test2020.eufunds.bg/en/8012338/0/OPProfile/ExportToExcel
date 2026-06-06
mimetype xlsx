--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc543e8ac824df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb00920923346a0ab78a61f7436c7dd.psmdcp" Id="R3006569ee3194459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9ff6c7b3f54fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e665ea6b6fa84c23a34e954385ffb50c.psmdcp" Id="R5faec659778c4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>