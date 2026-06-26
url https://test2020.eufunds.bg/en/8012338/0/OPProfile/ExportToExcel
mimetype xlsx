--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9ff6c7b3f54fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e665ea6b6fa84c23a34e954385ffb50c.psmdcp" Id="R5faec659778c4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc556e78abfcd4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e28f950d730344fa8f8e496798f02552.psmdcp" Id="Rea300d7f96724c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>