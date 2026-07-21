--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc556e78abfcd4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e28f950d730344fa8f8e496798f02552.psmdcp" Id="Rea300d7f96724c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd04f72df7d045ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c466b54cabdb4d6fa177a573c3ad1d8d.psmdcp" Id="Rab3fee52e3d54e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>