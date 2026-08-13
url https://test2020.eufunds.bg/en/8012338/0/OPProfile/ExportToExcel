--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd04f72df7d045ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c466b54cabdb4d6fa177a573c3ad1d8d.psmdcp" Id="Rab3fee52e3d54e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd37c7ea90344d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7753343134c94851bccf16ea49a8272a.psmdcp" Id="R878adf1881e14eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>