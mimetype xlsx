--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd37c7ea90344d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7753343134c94851bccf16ea49a8272a.psmdcp" Id="R878adf1881e14eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re926762267234877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bea9bd41fe844eda83e6c3328479ce4a.psmdcp" Id="R6a20f1868fe34ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>