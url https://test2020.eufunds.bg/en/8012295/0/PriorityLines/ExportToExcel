--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f87b188e054285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28563e89e1145b291b355de6ee5c069.psmdcp" Id="R484ecf0f1ad24009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b9d498768146be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5128da796e9545f39ebf0c16ff594602.psmdcp" Id="Rc64076aef6db452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>