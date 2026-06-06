--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b9d498768146be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5128da796e9545f39ebf0c16ff594602.psmdcp" Id="Rc64076aef6db452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac31bb77dc6345c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45f39baeaf134a9bb658abfc70ec45f6.psmdcp" Id="R4dcc8762d6e0412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>