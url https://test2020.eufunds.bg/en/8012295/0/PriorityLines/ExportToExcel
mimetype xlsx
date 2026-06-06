--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac31bb77dc6345c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45f39baeaf134a9bb658abfc70ec45f6.psmdcp" Id="R4dcc8762d6e0412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44ac9e024b34892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d80b3c67a14fea9a489671168991cc.psmdcp" Id="Rbaa9b4453f0f482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>