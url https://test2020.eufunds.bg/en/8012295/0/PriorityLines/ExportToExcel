--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44ac9e024b34892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d80b3c67a14fea9a489671168991cc.psmdcp" Id="Rbaa9b4453f0f482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca901ba0a8b45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22df2f314b5d42a4863f3229332de722.psmdcp" Id="Reeac45b1146847f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>