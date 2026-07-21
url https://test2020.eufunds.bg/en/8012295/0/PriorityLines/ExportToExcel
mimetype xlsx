--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca901ba0a8b45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22df2f314b5d42a4863f3229332de722.psmdcp" Id="Reeac45b1146847f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61c057ae3474d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173403a2bafd4d579f54f58dd5d96ab2.psmdcp" Id="Rb35cee1ff835461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>