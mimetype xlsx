--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61c057ae3474d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173403a2bafd4d579f54f58dd5d96ab2.psmdcp" Id="Rb35cee1ff835461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe38bafe6f064def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/690eac3dfbcf4515834cafb50f855a35.psmdcp" Id="Rdb6ade43c71348b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>