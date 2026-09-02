--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe38bafe6f064def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/690eac3dfbcf4515834cafb50f855a35.psmdcp" Id="Rdb6ade43c71348b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c45d37b4fa04019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cca3bdeee321444b93978ac07d747fa3.psmdcp" Id="Rc01dc15190bd4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>