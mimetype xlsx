--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e84474d15a469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db835a79b266454b925182e17f248016.psmdcp" Id="R7fd973b8f33142e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re268c41f8873442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233fda9208514756b0878a94718cd9cf.psmdcp" Id="R8b9dc1507e474d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>