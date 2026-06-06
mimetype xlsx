--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re268c41f8873442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233fda9208514756b0878a94718cd9cf.psmdcp" Id="R8b9dc1507e474d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c054537424456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ff609897f62451ab3de617c6ad14953.psmdcp" Id="Rc91722167cc34ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>