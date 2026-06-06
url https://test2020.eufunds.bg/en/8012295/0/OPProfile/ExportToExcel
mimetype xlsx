--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c054537424456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ff609897f62451ab3de617c6ad14953.psmdcp" Id="Rc91722167cc34ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05c7a219f564dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd68333917724493944ca20c54c4db5d.psmdcp" Id="R20242f9ba3c34dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>