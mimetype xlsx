--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05c7a219f564dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd68333917724493944ca20c54c4db5d.psmdcp" Id="R20242f9ba3c34dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c31f60212c04dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ae4bc0db6a479d9c3fc0b72fe21e28.psmdcp" Id="Rb32e75533c294b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>