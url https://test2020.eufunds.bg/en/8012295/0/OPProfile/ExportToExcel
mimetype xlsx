--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c31f60212c04dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ae4bc0db6a479d9c3fc0b72fe21e28.psmdcp" Id="Rb32e75533c294b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdb2efe51b44f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd56d15b3f794a008844a0586a912e99.psmdcp" Id="R33fda559489c4211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>