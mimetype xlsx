--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdb2efe51b44f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd56d15b3f794a008844a0586a912e99.psmdcp" Id="R33fda559489c4211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9855615571704171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e8cea941824a5a8fb0e4c36bbb1f01.psmdcp" Id="Rcfe7745539b84e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>