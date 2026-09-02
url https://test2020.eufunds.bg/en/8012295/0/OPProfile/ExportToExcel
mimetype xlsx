--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9855615571704171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e8cea941824a5a8fb0e4c36bbb1f01.psmdcp" Id="Rcfe7745539b84e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73ea532a1114a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80a2cfab68de42ac951bb63187a362de.psmdcp" Id="R6022d817ac754e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>