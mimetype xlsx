--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8beb34f55a4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c0d451c845a45d5aa9e129dc7a4020a.psmdcp" Id="Rd4ec3f7259ef4e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599f2941622a43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/777577d305c54ca4a30e3a62859e9a5f.psmdcp" Id="Rfcef030eb1b84d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>