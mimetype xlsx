--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599f2941622a43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/777577d305c54ca4a30e3a62859e9a5f.psmdcp" Id="Rfcef030eb1b84d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08a8b0354ef41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01c2236c7b774ceaa25e4eec784fcf40.psmdcp" Id="R92e1d2a40c6145a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>