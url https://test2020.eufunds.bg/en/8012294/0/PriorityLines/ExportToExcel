--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08a8b0354ef41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01c2236c7b774ceaa25e4eec784fcf40.psmdcp" Id="R92e1d2a40c6145a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31e46b3af964bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69cee9d66b7e4f80bb4aad8c00310be5.psmdcp" Id="R27d7d5dc19a541bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>