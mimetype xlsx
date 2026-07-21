--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31e46b3af964bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69cee9d66b7e4f80bb4aad8c00310be5.psmdcp" Id="R27d7d5dc19a541bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b1c6e33c2d41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43e04bf22f09422c83d342d8d08cd234.psmdcp" Id="Ra1190cbb83074acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>