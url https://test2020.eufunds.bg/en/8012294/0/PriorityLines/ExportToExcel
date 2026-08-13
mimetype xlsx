--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b1c6e33c2d41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43e04bf22f09422c83d342d8d08cd234.psmdcp" Id="Ra1190cbb83074acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90f5b7989204a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f9e5a47839d42968fc2e206ede61d61.psmdcp" Id="R6c9489a933bf42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>