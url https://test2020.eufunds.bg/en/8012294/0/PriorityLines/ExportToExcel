--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90f5b7989204a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f9e5a47839d42968fc2e206ede61d61.psmdcp" Id="R6c9489a933bf42a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb753938070114434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1387d922f1864abd8cc03562a704a8ce.psmdcp" Id="Rc810b66fd89142cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>