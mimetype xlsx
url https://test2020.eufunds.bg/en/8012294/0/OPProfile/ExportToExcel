--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6289a0e01c654421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f569b1cddf9044f294b933c7679353e1.psmdcp" Id="R258e3f2dbe974eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e3eda26da74714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6afb24562d2c4489958eb84856f325d6.psmdcp" Id="R0fa7b052a833429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>