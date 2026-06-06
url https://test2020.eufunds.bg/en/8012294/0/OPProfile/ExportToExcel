--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e3eda26da74714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6afb24562d2c4489958eb84856f325d6.psmdcp" Id="R0fa7b052a833429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4b25b2a096474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5bf05292d040d19c153756762ed7f7.psmdcp" Id="R6d662f40c45949bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>