--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4b25b2a096474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5bf05292d040d19c153756762ed7f7.psmdcp" Id="R6d662f40c45949bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11bdbed63b48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db9c21e571964a9e9f90cee05340ebf2.psmdcp" Id="R23084e1c24e34f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>