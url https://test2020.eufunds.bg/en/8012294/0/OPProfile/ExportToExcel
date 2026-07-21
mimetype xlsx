--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11bdbed63b48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db9c21e571964a9e9f90cee05340ebf2.psmdcp" Id="R23084e1c24e34f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387d7eb01dad4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06e4d52ee2c94974b92b8d45aac7bf64.psmdcp" Id="R07ab382bb0da40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>