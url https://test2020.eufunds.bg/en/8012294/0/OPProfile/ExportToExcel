--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387d7eb01dad4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06e4d52ee2c94974b92b8d45aac7bf64.psmdcp" Id="R07ab382bb0da40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f3425db99440ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb21b5b83bb487da85d2f71ddd4e428.psmdcp" Id="R539c433394f44a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>