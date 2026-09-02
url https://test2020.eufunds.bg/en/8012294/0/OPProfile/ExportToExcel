--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f3425db99440ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb21b5b83bb487da85d2f71ddd4e428.psmdcp" Id="R539c433394f44a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6dfc558acf40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2036aa01d184b2996db4f1a2559ae45.psmdcp" Id="Rfbf363f61a5c41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>