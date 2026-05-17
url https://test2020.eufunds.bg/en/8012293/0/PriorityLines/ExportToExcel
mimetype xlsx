--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0c697270904364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26635fb8660a4bba88ea48f7efb766a3.psmdcp" Id="R1e72fbd925c04c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa08fd2fef34b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b53c093ee374ff5bd5cd4892267cd82.psmdcp" Id="R8741e30fc749433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>