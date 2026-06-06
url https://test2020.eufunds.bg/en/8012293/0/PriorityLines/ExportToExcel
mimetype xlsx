--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa08fd2fef34b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b53c093ee374ff5bd5cd4892267cd82.psmdcp" Id="R8741e30fc749433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6406699b39c341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee52bd25f72d44829a47943c88d1601a.psmdcp" Id="Rc2f36fc16888404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>