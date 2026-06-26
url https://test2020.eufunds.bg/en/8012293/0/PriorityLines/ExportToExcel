--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6406699b39c341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee52bd25f72d44829a47943c88d1601a.psmdcp" Id="Rc2f36fc16888404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84277afe2db46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b507baefd7da43058abe9d5430cd796b.psmdcp" Id="R27e08a55c51342ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>