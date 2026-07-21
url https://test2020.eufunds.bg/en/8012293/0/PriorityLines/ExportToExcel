--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84277afe2db46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b507baefd7da43058abe9d5430cd796b.psmdcp" Id="R27e08a55c51342ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7eb14a360c4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622f5056f80648c3bef7de732bd5267e.psmdcp" Id="R916e9b05079f4512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>