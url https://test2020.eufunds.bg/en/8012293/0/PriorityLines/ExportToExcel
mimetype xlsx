--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7eb14a360c4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622f5056f80648c3bef7de732bd5267e.psmdcp" Id="R916e9b05079f4512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36318d7ea234045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5675a4b4b7b44d2ab85bd462d03658c4.psmdcp" Id="Rf0d8eccabb1d4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>