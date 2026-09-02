--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36318d7ea234045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5675a4b4b7b44d2ab85bd462d03658c4.psmdcp" Id="Rf0d8eccabb1d4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a93b78ec563470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2154274d0a5c435394afac8d8370b1d2.psmdcp" Id="R4ee37478e63a4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>