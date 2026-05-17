--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667df612b31d4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7dbaf3530bb422ba73bd751d58d3352.psmdcp" Id="R1419009c54154d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdcd071ff5a4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd811b6bea744d789127d33874f2c10c.psmdcp" Id="R2da1861c50f541ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>