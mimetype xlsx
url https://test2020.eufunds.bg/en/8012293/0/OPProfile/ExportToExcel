--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdcd071ff5a4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd811b6bea744d789127d33874f2c10c.psmdcp" Id="R2da1861c50f541ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04249bc29f744e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dbea3aea6cd48afbb98fbeef363621a.psmdcp" Id="R9212b2f547bc46e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>