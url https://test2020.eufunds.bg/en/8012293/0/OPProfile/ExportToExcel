--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04249bc29f744e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dbea3aea6cd48afbb98fbeef363621a.psmdcp" Id="R9212b2f547bc46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346982c2dca14df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca33556d564a4eecb705b9efcec180cc.psmdcp" Id="R470954a6a6684f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>