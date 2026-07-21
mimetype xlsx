--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346982c2dca14df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca33556d564a4eecb705b9efcec180cc.psmdcp" Id="R470954a6a6684f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdf5fdfb30e404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/236f1830ae6f4f01bfa1694ae7f245df.psmdcp" Id="R84c5664fdd7a450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>