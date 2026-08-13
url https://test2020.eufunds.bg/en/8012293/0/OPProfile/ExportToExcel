--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdf5fdfb30e404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/236f1830ae6f4f01bfa1694ae7f245df.psmdcp" Id="R84c5664fdd7a450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bf2c338bdf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61427748577248919449fc6af67d9a96.psmdcp" Id="R37a2a1138b6146fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>