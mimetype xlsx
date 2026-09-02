--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bf2c338bdf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61427748577248919449fc6af67d9a96.psmdcp" Id="R37a2a1138b6146fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036d27b890214000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21032545f2fc4eeea829e6f51943539e.psmdcp" Id="R53d8cdbcb6b8477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>