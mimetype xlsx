--- v2 (2026-08-13)
+++ v3 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4385e803ba5d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6de577b67b1743779300655b999ea74b.psmdcp" Id="R5ce97813502843dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d0f5861b7e4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/487a4831ed1642f09d248ac7b6dd458c.psmdcp" Id="Re9f77eafcab94084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1075,60 +1075,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>4264.18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>215344710.75</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>183837674.44</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>31507036.31</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>6767858.87</x:v>
+        <x:v>6813524.74</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>6707104.6</x:v>
+        <x:v>6748481.57</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>3.11</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>5334668.96</x:v>
+        <x:v>5369839.38</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>690606.94</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>525643.02</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1192813283.35</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>107737830.99</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>1085075452.36</x:v>
       </x:c>
       <x:c r="E14" s="10">
@@ -1157,60 +1157,60 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>9017348.28</x:v>
+        <x:v>9017836.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>288505.12</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>247989.35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>15436413.19</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>12869727.94</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>2566685.25</x:v>
       </x:c>
       <x:c r="E16" s="10">
@@ -1239,60 +1239,60 @@
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="11" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570241524.17</x:v>
+        <x:v>570287678.75</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563416165.06</x:v>
+        <x:v>563458030.74</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524558062.66</x:v>
+        <x:v>524593648.48</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>