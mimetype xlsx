--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12686c8205a04c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a87f8d88978d4b22877facf48b58b4e5.psmdcp" Id="R5f126a8b631f44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575e9668fd634e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec7156e70be4b9d8649da76d485845a.psmdcp" Id="Rfcae3a6147f4454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>