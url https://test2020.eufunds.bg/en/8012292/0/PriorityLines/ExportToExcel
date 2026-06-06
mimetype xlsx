--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575e9668fd634e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec7156e70be4b9d8649da76d485845a.psmdcp" Id="Rfcae3a6147f4454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1dfdd495dd4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06610fa8df9f4699a8302f170f05f301.psmdcp" Id="Rfb393e5cde754a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>