--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1dfdd495dd4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06610fa8df9f4699a8302f170f05f301.psmdcp" Id="Rfb393e5cde754a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86fdf50c96a4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b14602ac8f145bc8831e0e827d4943c.psmdcp" Id="Rf880225c3e6740b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>