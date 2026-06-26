--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86fdf50c96a4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b14602ac8f145bc8831e0e827d4943c.psmdcp" Id="Rf880225c3e6740b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43644a59d8d42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e2499be322e41c1bf6afc003a2542d7.psmdcp" Id="R2180ac880bbb4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>