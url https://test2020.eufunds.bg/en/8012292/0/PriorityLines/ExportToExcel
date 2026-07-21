--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43644a59d8d42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e2499be322e41c1bf6afc003a2542d7.psmdcp" Id="R2180ac880bbb4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dd05de159b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd86ed539c1a4a1d9b1d1977313ddc1b.psmdcp" Id="R3829023d73314d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>