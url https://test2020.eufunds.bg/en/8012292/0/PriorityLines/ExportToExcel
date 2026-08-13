--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dd05de159b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd86ed539c1a4a1d9b1d1977313ddc1b.psmdcp" Id="R3829023d73314d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb878712788aa4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c213939d45b64adfab7e60aa3cc7a44e.psmdcp" Id="R72358976c3f0419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>