--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb878712788aa4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c213939d45b64adfab7e60aa3cc7a44e.psmdcp" Id="R72358976c3f0419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49c6f51bc334dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/539935a228dd46238815f2e46a923570.psmdcp" Id="Rc3d21dc59bcd4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>