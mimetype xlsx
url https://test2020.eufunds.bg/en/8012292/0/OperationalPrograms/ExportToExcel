--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416dd5dce40a49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c2df3444a5c498e9f3c4f278de579d8.psmdcp" Id="Ra69e034f50754b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0d964a75044136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a7ed7ebb1b4687a2d8371863b1fc2f.psmdcp" Id="Rb933b543048247c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -293,50 +293,59 @@
     <x:t>Total SBCP:</x:t>
   </x:si>
   <x:si>
     <x:t>ЧР</x:t>
   </x:si>
   <x:si>
     <x:t>АК</x:t>
   </x:si>
   <x:si>
     <x:t>РР</x:t>
   </x:si>
   <x:si>
     <x:t>ТП</x:t>
   </x:si>
   <x:si>
     <x:t>РК</x:t>
   </x:si>
   <x:si>
     <x:t>ТР</x:t>
   </x:si>
   <x:si>
     <x:t>ОС</x:t>
   </x:si>
   <x:si>
     <x:t>Total SCF:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Test NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Total NIMS:</x:t>
   </x:si>
   <x:si>
     <x:t>TOTAL:</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % of the total programme budget</x:t>
   </x:si>
   <x:si>
     <x:t>** - Total includes grants and co-financing by the beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -867,51 +876,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M94"/>
+  <x:dimension ref="A1:M97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1105,63 +1114,63 @@
       </x:c>
       <x:c r="L8" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>-5799.79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>840156402.56</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>727274940.35</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>112881462.21</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>13848294.47</x:v>
+        <x:v>13955665.77</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>11850395.78</x:v>
+        <x:v>11957767.08</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>1.41</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>9852219.86</x:v>
+        <x:v>9944247.8</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>-439770.08</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>-0.05</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>-372430.27</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>122710.08</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>104303.52</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>18406.56</x:v>
       </x:c>
       <x:c r="E10" s="10">
@@ -1190,60 +1199,60 @@
       </x:c>
       <x:c r="M10" s="9">
         <x:v>-913.04</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>6930307.6</x:v>
+        <x:v>6892251.89</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>5837908.52</x:v>
+        <x:v>5801270.08</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>5276945.56</x:v>
+        <x:v>5247369.19</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>41752.36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>552450882.75</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>472433702.32</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>80017180.43</x:v>
       </x:c>
       <x:c r="E12" s="10">
@@ -1348,51 +1357,51 @@
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>9017348.28</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>7057044.33</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>5623305.15</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>288505.12</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>247989.35</x:v>
       </x:c>
@@ -1430,66 +1439,66 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>239080.09</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570167095.66</x:v>
+        <x:v>570236411.25</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563340319.28</x:v>
+        <x:v>563411052.14</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524491520.75</x:v>
+        <x:v>524553972.32</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="10">
@@ -1594,51 +1603,51 @@
       </x:c>
       <x:c r="K20" s="9">
         <x:v>317741784.99</x:v>
       </x:c>
       <x:c r="L20" s="9">
         <x:v>682.32</x:v>
       </x:c>
       <x:c r="M20" s="9">
         <x:v>257724744.34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B21" s="9">
         <x:v>43979444.69</x:v>
       </x:c>
       <x:c r="C21" s="9">
         <x:v>37714867.81</x:v>
       </x:c>
       <x:c r="D21" s="9">
         <x:v>6264576.88</x:v>
       </x:c>
       <x:c r="E21" s="10">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F21" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G21" s="9">
         <x:v>786909.8</x:v>
       </x:c>
       <x:c r="H21" s="9">
         <x:v>785887.22</x:v>
       </x:c>
       <x:c r="I21" s="9">
         <x:v>1.79</x:v>
       </x:c>
       <x:c r="J21" s="9">
         <x:v>675137.56</x:v>
       </x:c>
       <x:c r="K21" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M21" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -1963,51 +1972,51 @@
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>413704763.6</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>337246011.23</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>76458752.37</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G30" s="9">
         <x:v>53621759.57</x:v>
       </x:c>
       <x:c r="H30" s="9">
         <x:v>49271731.37</x:v>
       </x:c>
       <x:c r="I30" s="9">
         <x:v>11.91</x:v>
       </x:c>
       <x:c r="J30" s="9">
         <x:v>37794426.19</x:v>
       </x:c>
       <x:c r="K30" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L30" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M30" s="9">
         <x:v>101358.36</x:v>
       </x:c>
@@ -2373,92 +2382,92 @@
       </x:c>
       <x:c r="K39" s="9">
         <x:v>1845323.01</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M39" s="9">
         <x:v>1536980.76</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>47964887.17</x:v>
+        <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H40" s="9">
         <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>217.07</x:v>
       </x:c>
       <x:c r="J40" s="9">
         <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K40" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L40" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M40" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>454531069.89</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>382006782.5</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>72524287.39</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>10753575.51</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>10650846.78</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>2.34</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>7516723.2</x:v>
       </x:c>
       <x:c r="K41" s="9">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M41" s="9">
         <x:v>51617.28</x:v>
       </x:c>
@@ -2745,63 +2754,63 @@
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E49" s="10">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F49" s="10">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G49" s="9">
-        <x:v>13578138.34</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H49" s="9">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="I49" s="9">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="J49" s="9">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E50" s="10">
@@ -3111,107 +3120,107 @@
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C58" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D58" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E58" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F58" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G58" s="9">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="H58" s="9">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="I58" s="9">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J58" s="9">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>14246704637.48</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>12057483398.79</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>2189221238.69</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F59" s="10">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G59" s="9">
-        <x:v>89000516.8</x:v>
+        <x:v>89885066.69</x:v>
       </x:c>
       <x:c r="H59" s="9">
-        <x:v>87917839.16</x:v>
+        <x:v>88793237.78</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="J59" s="9">
-        <x:v>78522223.13</x:v>
+        <x:v>79154184.56</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>2704444.92</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>1694054.96</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C60" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D60" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E60" s="10">
@@ -4332,122 +4341,245 @@
       </x:c>
       <x:c r="H87" s="9">
         <x:v>7932229092.44</x:v>
       </x:c>
       <x:c r="I87" s="9">
         <x:v>102.23</x:v>
       </x:c>
       <x:c r="J87" s="9">
         <x:v>6634025910.79</x:v>
       </x:c>
       <x:c r="K87" s="9">
         <x:v>7797663922.94</x:v>
       </x:c>
       <x:c r="L87" s="9">
         <x:v>100.5</x:v>
       </x:c>
       <x:c r="M87" s="9">
         <x:v>6515403660.58</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B88" s="9">
-        <x:v>556879095133.18</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="C88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D88" s="9">
+        <x:v>40000000</x:v>
+      </x:c>
+      <x:c r="E88" s="10">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F88" s="10">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M88" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:13">
+      <x:c r="A89" s="8" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B89" s="9">
+        <x:v>30000000</x:v>
+      </x:c>
+      <x:c r="C89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D89" s="9">
+        <x:v>30000000</x:v>
+      </x:c>
+      <x:c r="E89" s="10">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F89" s="10">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M89" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:13">
+      <x:c r="A90" s="8" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B90" s="9">
+        <x:v>70000000</x:v>
+      </x:c>
+      <x:c r="C90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D90" s="9">
+        <x:v>70000000</x:v>
+      </x:c>
+      <x:c r="E90" s="10">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F90" s="10">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:13">
+      <x:c r="A91" s="8" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B91" s="9">
+        <x:v>556949095133.18</x:v>
+      </x:c>
+      <x:c r="C91" s="9">
         <x:v>472227758469.19</x:v>
       </x:c>
-      <x:c r="D88" s="9">
-[...14 lines deleted...]
-      <x:c r="I88" s="9">
+      <x:c r="D91" s="9">
+        <x:v>84721336663.99</x:v>
+      </x:c>
+      <x:c r="E91" s="10">
+        <x:v>16779</x:v>
+      </x:c>
+      <x:c r="F91" s="10">
+        <x:v>17352</x:v>
+      </x:c>
+      <x:c r="G91" s="9">
+        <x:v>13393239322.22</x:v>
+      </x:c>
+      <x:c r="H91" s="9">
+        <x:v>11884044060.25</x:v>
+      </x:c>
+      <x:c r="I91" s="9">
         <x:v>2.13</x:v>
       </x:c>
-      <x:c r="J88" s="9">
-[...2 lines deleted...]
-      <x:c r="K88" s="9">
+      <x:c r="J91" s="9">
+        <x:v>10127051146.37</x:v>
+      </x:c>
+      <x:c r="K91" s="9">
         <x:v>8121219476.12</x:v>
       </x:c>
-      <x:c r="L88" s="9">
+      <x:c r="L91" s="9">
         <x:v>1.46</x:v>
       </x:c>
-      <x:c r="M88" s="9">
+      <x:c r="M91" s="9">
         <x:v>6777254255.23</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:13" ht="15" customHeight="1"/>
-[...14 lines deleted...]
-    </x:row>
+    <x:row r="92" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="0" t="s">
         <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:13">
+      <x:c r="A94" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:13">
+      <x:c r="A95" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:13">
+      <x:c r="A96" s="0" t="s">
+        <x:v>102</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A89:J89"/>
-[...1 lines deleted...]
-    <x:mergeCell ref="A91:J91"/>
     <x:mergeCell ref="A92:J92"/>
     <x:mergeCell ref="A93:J93"/>
+    <x:mergeCell ref="A94:J94"/>
+    <x:mergeCell ref="A95:J95"/>
+    <x:mergeCell ref="A96:J96"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>