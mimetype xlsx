--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0d964a75044136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a7ed7ebb1b4687a2d8371863b1fc2f.psmdcp" Id="Rb933b543048247c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549f92390d1e4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f339c6aecc5404c9f14248f7bb8845b.psmdcp" Id="R4ed44bd644a24982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -146,50 +146,53 @@
     <x:t>Total Total NFM:</x:t>
   </x:si>
   <x:si>
     <x:t>OPF</x:t>
   </x:si>
   <x:si>
     <x:t>ERBH</x:t>
   </x:si>
   <x:si>
     <x:t>Test-1</x:t>
   </x:si>
   <x:si>
     <x:t>j</x:t>
   </x:si>
   <x:si>
     <x:t>OPDASI</x:t>
   </x:si>
   <x:si>
     <x:t>Test Iva</x:t>
   </x:si>
   <x:si>
     <x:t>Total Б.Г.:</x:t>
   </x:si>
   <x:si>
     <x:t>RRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77</x:t>
   </x:si>
   <x:si>
     <x:t>Total RRP:</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Health</x:t>
   </x:si>
   <x:si>
     <x:t>FP</x:t>
   </x:si>
   <x:si>
     <x:t>PE2027</x:t>
   </x:si>
   <x:si>
     <x:t>PHRD27</x:t>
   </x:si>
   <x:si>
     <x:t>OPF2027</x:t>
   </x:si>
   <x:si>
     <x:t>PTC 27</x:t>
   </x:si>
   <x:si>
     <x:t>TAP 2021-2027</x:t>
   </x:si>
@@ -876,51 +879,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M97"/>
+  <x:dimension ref="A1:M98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1931,92 +1934,92 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>-613.55</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>189</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G29" s="9">
         <x:v>22380188.59</x:v>
       </x:c>
       <x:c r="H29" s="9">
         <x:v>18564219.6</x:v>
       </x:c>
       <x:c r="I29" s="9">
         <x:v>8.87</x:v>
       </x:c>
       <x:c r="J29" s="9">
         <x:v>13006486.63</x:v>
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>413704763.6</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>337246011.23</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>76458752.37</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>303</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G30" s="9">
         <x:v>53621759.57</x:v>
       </x:c>
       <x:c r="H30" s="9">
         <x:v>49271731.37</x:v>
       </x:c>
       <x:c r="I30" s="9">
         <x:v>11.91</x:v>
       </x:c>
       <x:c r="J30" s="9">
         <x:v>37794426.19</x:v>
       </x:c>
       <x:c r="K30" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L30" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M30" s="9">
         <x:v>101358.36</x:v>
       </x:c>
@@ -2300,1296 +2303,1296 @@
       </x:c>
       <x:c r="K37" s="9">
         <x:v>20078.44</x:v>
       </x:c>
       <x:c r="L37" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="9">
         <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>215</x:v>
+        <x:v>32222</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>1677280970.17</x:v>
+        <x:v>1677520143.35</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670848483.35</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564277924.6</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>1845323.01</x:v>
+        <x:v>1631489.76</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>1536980.76</x:v>
+        <x:v>1408253.14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>7230039651.18</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>6174128861.39</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>1055910789.79</x:v>
+        <x:v>5000000</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>215</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>96</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>1677280970.17</x:v>
+        <x:v>7811000</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>1670725036.17</x:v>
+        <x:v>7750000</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>23.11</x:v>
+        <x:v>51.67</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>1570222504.41</x:v>
+        <x:v>4650000</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>1845323.01</x:v>
+        <x:v>2475.6</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>1536980.76</x:v>
+        <x:v>1485.35</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
-        <x:v>22008171.69</x:v>
+        <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C40" s="9">
-        <x:v>20473650.81</x:v>
+        <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D40" s="9">
-        <x:v>1534520.88</x:v>
+        <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>91</x:v>
+        <x:v>32223</x:v>
       </x:c>
       <x:c r="F40" s="10">
-        <x:v>33</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>47962388.44</x:v>
+        <x:v>1685331143.35</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>47772538.27</x:v>
+        <x:v>1678598483.35</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>217.07</x:v>
+        <x:v>23.17</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>46612625.33</x:v>
+        <x:v>1568927924.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>3450726.64</x:v>
+        <x:v>1633965.36</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>15.68</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>2241232.15</x:v>
+        <x:v>1409738.49</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
-        <x:v>454531069.89</x:v>
+        <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C41" s="9">
-        <x:v>382006782.5</x:v>
+        <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D41" s="9">
-        <x:v>72524287.39</x:v>
+        <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>10753575.51</x:v>
+        <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>10650846.78</x:v>
+        <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>2.34</x:v>
+        <x:v>217.07</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>7516723.2</x:v>
+        <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>62276.39</x:v>
+        <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>0.01</x:v>
+        <x:v>15.68</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>51617.28</x:v>
+        <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>940157963</x:v>
+        <x:v>454531069.89</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>774626253</x:v>
+        <x:v>382006782.5</x:v>
       </x:c>
       <x:c r="D42" s="9">
-        <x:v>165531710</x:v>
+        <x:v>72524287.39</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>9</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>2</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>10753575.51</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>10650846.78</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>0.02</x:v>
+        <x:v>2.34</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>135051.82</x:v>
+        <x:v>7516723.2</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>0</x:v>
+        <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>0</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>0</x:v>
+        <x:v>51617.28</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
-        <x:v>1967481886.46</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="9">
-        <x:v>1648922418.18</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="9">
-        <x:v>318559468.28</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>42</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>4881303.61</x:v>
+        <x:v>164697.34</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>4865964.85</x:v>
+        <x:v>164697.34</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>0.25</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>3877638.65</x:v>
+        <x:v>135051.82</x:v>
       </x:c>
       <x:c r="K43" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L43" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
-        <x:v>242075000.9</x:v>
+        <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C44" s="9">
-        <x:v>217867499.99</x:v>
+        <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D44" s="9">
-        <x:v>24207500.91</x:v>
+        <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E44" s="10">
-        <x:v>1</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F44" s="10">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="G44" s="9">
-        <x:v>2578956.25</x:v>
+        <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H44" s="9">
-        <x:v>2576911.09</x:v>
+        <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I44" s="9">
-        <x:v>1.06</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="J44" s="9">
-        <x:v>2319219.99</x:v>
+        <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>1901163532</x:v>
+        <x:v>242075000.9</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>1615989000</x:v>
+        <x:v>217867499.99</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>285174532</x:v>
+        <x:v>24207500.91</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>2169281.07</x:v>
+        <x:v>2578956.25</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>1850363.27</x:v>
+        <x:v>2576911.09</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>0.1</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>1839794.45</x:v>
+        <x:v>2319219.99</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C46" s="9">
-        <x:v>100279500</x:v>
+        <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D46" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>285174532</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="10">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G46" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>2169281.07</x:v>
       </x:c>
       <x:c r="H46" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>1850363.27</x:v>
       </x:c>
       <x:c r="I46" s="9">
-        <x:v>3.42</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="J46" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>1839794.45</x:v>
       </x:c>
       <x:c r="K46" s="9">
-        <x:v>-288565.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L46" s="9">
-        <x:v>-0.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="9">
-        <x:v>-238204.47</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="8" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="9">
-        <x:v>1673789065</x:v>
+        <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C47" s="9">
-        <x:v>1393849182</x:v>
+        <x:v>100279500</x:v>
       </x:c>
       <x:c r="D47" s="9">
-        <x:v>279939883</x:v>
+        <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E47" s="10">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="10">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="G47" s="9">
-        <x:v>1037922.52</x:v>
+        <x:v>4154181.36</x:v>
       </x:c>
       <x:c r="H47" s="9">
-        <x:v>731147.39</x:v>
+        <x:v>4154181.36</x:v>
       </x:c>
       <x:c r="I47" s="9">
-        <x:v>0.04</x:v>
+        <x:v>3.42</x:v>
       </x:c>
       <x:c r="J47" s="9">
-        <x:v>618407.53</x:v>
+        <x:v>3517735.29</x:v>
       </x:c>
       <x:c r="K47" s="9">
-        <x:v>0</x:v>
+        <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L47" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M47" s="9">
-        <x:v>0</x:v>
+        <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="9">
-        <x:v>1085152565</x:v>
+        <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C48" s="9">
-        <x:v>885510000</x:v>
+        <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D48" s="9">
-        <x:v>199642565</x:v>
+        <x:v>279939883</x:v>
       </x:c>
       <x:c r="E48" s="10">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F48" s="10">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G48" s="9">
-        <x:v>310705.98</x:v>
+        <x:v>1037922.52</x:v>
       </x:c>
       <x:c r="H48" s="9">
-        <x:v>305510.98</x:v>
+        <x:v>731147.39</x:v>
       </x:c>
       <x:c r="I48" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="J48" s="9">
-        <x:v>232985.11</x:v>
+        <x:v>618407.53</x:v>
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
-        <x:v>3175060538</x:v>
+        <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C49" s="9">
-        <x:v>2794508480</x:v>
+        <x:v>885510000</x:v>
       </x:c>
       <x:c r="D49" s="9">
-        <x:v>380552058</x:v>
+        <x:v>199642565</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>39</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="10">
-        <x:v>13</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="G49" s="9">
-        <x:v>14389186.96</x:v>
+        <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H49" s="9">
-        <x:v>14238847.91</x:v>
+        <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I49" s="9">
-        <x:v>0.45</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J49" s="9">
-        <x:v>12273204.84</x:v>
+        <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K49" s="9">
-        <x:v>-519993.07</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="L49" s="9">
-        <x:v>-0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
-        <x:v>-360590</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
-        <x:v>15377140.03</x:v>
+        <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C50" s="9">
-        <x:v>14609104.4</x:v>
+        <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D50" s="9">
-        <x:v>768035.63</x:v>
+        <x:v>380552058</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>0</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>0</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>0</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>0</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="J50" s="9">
-        <x:v>0</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="K50" s="9">
-        <x:v>0</x:v>
+        <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L50" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M50" s="9">
-        <x:v>0</x:v>
+        <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
-        <x:v>6344109.66</x:v>
+        <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C51" s="9">
-        <x:v>5769928.86</x:v>
+        <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D51" s="9">
-        <x:v>574180.8</x:v>
+        <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
-        <x:v>121347707.22</x:v>
+        <x:v>6344109.66</x:v>
       </x:c>
       <x:c r="C52" s="9">
-        <x:v>84943395.05</x:v>
+        <x:v>5769928.86</x:v>
       </x:c>
       <x:c r="D52" s="9">
-        <x:v>36404312.17</x:v>
+        <x:v>574180.8</x:v>
       </x:c>
       <x:c r="E52" s="10">
-        <x:v>8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
-        <x:v>5112918.81</x:v>
+        <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C53" s="9">
-        <x:v>0</x:v>
+        <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D53" s="9">
-        <x:v>5112918.81</x:v>
+        <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>16</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>1233338.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>1233338.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>24.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D54" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E54" s="10">
-        <x:v>1</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G54" s="9">
-        <x:v>0</x:v>
+        <x:v>1233338.28</x:v>
       </x:c>
       <x:c r="H54" s="9">
-        <x:v>0</x:v>
+        <x:v>1233338.28</x:v>
       </x:c>
       <x:c r="I54" s="9">
-        <x:v>0</x:v>
+        <x:v>24.12</x:v>
       </x:c>
       <x:c r="J54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
-        <x:v>2230654202</x:v>
+        <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C55" s="9">
-        <x:v>1882046954</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
-        <x:v>348607248</x:v>
+        <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E55" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G55" s="9">
-        <x:v>173529.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="9">
-        <x:v>172890.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J55" s="9">
-        <x:v>138415.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B56" s="9">
-        <x:v>0</x:v>
+        <x:v>2230654202</x:v>
       </x:c>
       <x:c r="C56" s="9">
-        <x:v>0</x:v>
+        <x:v>1882046954</x:v>
       </x:c>
       <x:c r="D56" s="9">
-        <x:v>0</x:v>
+        <x:v>348607248</x:v>
       </x:c>
       <x:c r="E56" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F56" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G56" s="9">
-        <x:v>0</x:v>
+        <x:v>173529.37</x:v>
       </x:c>
       <x:c r="H56" s="9">
-        <x:v>0</x:v>
+        <x:v>172890.26</x:v>
       </x:c>
       <x:c r="I56" s="9">
-        <x:v>0</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="J56" s="9">
-        <x:v>0</x:v>
+        <x:v>138415.95</x:v>
       </x:c>
       <x:c r="K56" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L56" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
-        <x:v>60000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C57" s="9">
-        <x:v>50000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D57" s="9">
-        <x:v>10000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E57" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F57" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
-        <x:v>219855509</x:v>
+        <x:v>60000000</x:v>
       </x:c>
       <x:c r="C58" s="9">
-        <x:v>186081250</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="D58" s="9">
-        <x:v>33774259</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="E58" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F58" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G58" s="9">
-        <x:v>76000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="9">
-        <x:v>76000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
-        <x:v>14246704637.48</x:v>
+        <x:v>219855509</x:v>
       </x:c>
       <x:c r="C59" s="9">
-        <x:v>12057483398.79</x:v>
+        <x:v>186081250</x:v>
       </x:c>
       <x:c r="D59" s="9">
-        <x:v>2189221238.69</x:v>
+        <x:v>33774259</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>307</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F59" s="10">
-        <x:v>99</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G59" s="9">
-        <x:v>89885066.69</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="H59" s="9">
-        <x:v>88793237.78</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="I59" s="9">
-        <x:v>0.62</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J59" s="9">
-        <x:v>79154184.56</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K59" s="9">
-        <x:v>2704444.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
-        <x:v>1694054.96</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
-        <x:v>11299550.57</x:v>
+        <x:v>14246704637.48</x:v>
       </x:c>
       <x:c r="C60" s="9">
-        <x:v>10225837.62</x:v>
+        <x:v>12057483398.79</x:v>
       </x:c>
       <x:c r="D60" s="9">
-        <x:v>1073712.95</x:v>
+        <x:v>2189221238.69</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>3</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>3</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>228547.48</x:v>
+        <x:v>89885066.69</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>220878.1</x:v>
+        <x:v>88793237.78</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>1.95</x:v>
+        <x:v>0.62</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>176395.7</x:v>
+        <x:v>79154184.56</x:v>
       </x:c>
       <x:c r="K60" s="9">
-        <x:v>43919.98</x:v>
+        <x:v>2709786.49</x:v>
       </x:c>
       <x:c r="L60" s="9">
-        <x:v>0.39</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M60" s="9">
-        <x:v>42437.24</x:v>
+        <x:v>1698194.68</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E61" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F61" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G61" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H61" s="9">
         <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I61" s="9">
         <x:v>1.95</x:v>
       </x:c>
       <x:c r="J61" s="9">
         <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K61" s="9">
         <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="M61" s="9">
         <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
-        <x:v>15372864</x:v>
+        <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
-        <x:v>15372864</x:v>
+        <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
-        <x:v>0</x:v>
+        <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I62" s="9">
-        <x:v>0.2</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K62" s="9">
-        <x:v>0</x:v>
+        <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L62" s="9">
-        <x:v>0</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="M62" s="9">
-        <x:v>0</x:v>
+        <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H63" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>58620351.63</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>44619194.01</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>14001157.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>6.54</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>3259485.75</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>64992322.95</x:v>
+        <x:v>58620351.63</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>53467429.73</x:v>
+        <x:v>44619194.01</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>11524893.22</x:v>
+        <x:v>14001157.62</x:v>
       </x:c>
       <x:c r="E65" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F65" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>0.98</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>476919.91</x:v>
+        <x:v>3259485.75</x:v>
       </x:c>
       <x:c r="K65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B66" s="9">
-        <x:v>321743275.24</x:v>
+        <x:v>64992322.95</x:v>
       </x:c>
       <x:c r="C66" s="9">
-        <x:v>265443551.67</x:v>
+        <x:v>53467429.73</x:v>
       </x:c>
       <x:c r="D66" s="9">
-        <x:v>56299723.57</x:v>
+        <x:v>11524893.22</x:v>
       </x:c>
       <x:c r="E66" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F66" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G66" s="9">
-        <x:v>0</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="H66" s="9">
-        <x:v>0</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="I66" s="9">
-        <x:v>0</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="J66" s="9">
-        <x:v>0</x:v>
+        <x:v>476919.91</x:v>
       </x:c>
       <x:c r="K66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B67" s="9">
-        <x:v>445355949.82</x:v>
+        <x:v>321743275.24</x:v>
       </x:c>
       <x:c r="C67" s="9">
-        <x:v>363530175.41</x:v>
+        <x:v>265443551.67</x:v>
       </x:c>
       <x:c r="D67" s="9">
-        <x:v>81825774.41</x:v>
+        <x:v>56299723.57</x:v>
       </x:c>
       <x:c r="E67" s="10">
-        <x:v>9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F67" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G67" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I67" s="9">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J67" s="9">
-        <x:v>3736405.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B68" s="9">
-        <x:v>6135502574.36</x:v>
+        <x:v>445355949.82</x:v>
       </x:c>
       <x:c r="C68" s="9">
-        <x:v>5547516910.98</x:v>
+        <x:v>363530175.41</x:v>
       </x:c>
       <x:c r="D68" s="9">
-        <x:v>587985663.38</x:v>
+        <x:v>81825774.41</x:v>
       </x:c>
       <x:c r="E68" s="10">
-        <x:v>0</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F68" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G68" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="H68" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="I68" s="9">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J68" s="9">
-        <x:v>0</x:v>
+        <x:v>3736405.66</x:v>
       </x:c>
       <x:c r="K68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B69" s="9">
         <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C69" s="9">
         <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D69" s="9">
         <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E69" s="10">
@@ -3603,303 +3606,303 @@
       </x:c>
       <x:c r="H69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B70" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C70" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D70" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E70" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F70" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:13">
       <x:c r="A71" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B71" s="9">
-        <x:v>0</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C71" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D71" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E71" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:13">
       <x:c r="A72" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E72" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F72" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G72" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:13">
       <x:c r="A73" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B73" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C73" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D73" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E73" s="10">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F73" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G73" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="H73" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="I73" s="9">
-        <x:v>3.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B74" s="9">
-        <x:v>4451246.96</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C74" s="9">
-        <x:v>3783559.9</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D74" s="9">
-        <x:v>667687.06</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E74" s="10">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F74" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G74" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="H74" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="I74" s="9">
-        <x:v>0</x:v>
+        <x:v>3.52</x:v>
       </x:c>
       <x:c r="J74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B75" s="9">
-        <x:v>4869904.78</x:v>
+        <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C75" s="9">
-        <x:v>4139419.06</x:v>
+        <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D75" s="9">
-        <x:v>730485.72</x:v>
+        <x:v>667687.06</x:v>
       </x:c>
       <x:c r="E75" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F75" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B76" s="9">
-        <x:v>0</x:v>
+        <x:v>4869904.78</x:v>
       </x:c>
       <x:c r="C76" s="9">
-        <x:v>0</x:v>
+        <x:v>4139419.06</x:v>
       </x:c>
       <x:c r="D76" s="9">
-        <x:v>0</x:v>
+        <x:v>730485.72</x:v>
       </x:c>
       <x:c r="E76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3972,614 +3975,655 @@
       </x:c>
       <x:c r="H78" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I78" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J78" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K78" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L78" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:13">
       <x:c r="A79" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B79" s="9">
-        <x:v>9321151.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C79" s="9">
-        <x:v>7922978.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D79" s="9">
-        <x:v>1398172.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E79" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F79" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B80" s="9">
-        <x:v>1213869575</x:v>
+        <x:v>9321151.74</x:v>
       </x:c>
       <x:c r="C80" s="9">
-        <x:v>1031789139</x:v>
+        <x:v>7922978.96</x:v>
       </x:c>
       <x:c r="D80" s="9">
-        <x:v>182080436</x:v>
+        <x:v>1398172.78</x:v>
       </x:c>
       <x:c r="E80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F80" s="10">
-        <x:v>5224</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G80" s="9">
-        <x:v>1231439518.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="9">
-        <x:v>1218020694.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="9">
-        <x:v>100.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J80" s="9">
-        <x:v>1035378368.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K80" s="9">
-        <x:v>1207823919</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L80" s="9">
-        <x:v>99.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="9">
-        <x:v>1026936744.15</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B81" s="9">
-        <x:v>174057556</x:v>
+        <x:v>1213869575</x:v>
       </x:c>
       <x:c r="C81" s="9">
-        <x:v>147948923</x:v>
+        <x:v>1031789139</x:v>
       </x:c>
       <x:c r="D81" s="9">
-        <x:v>26108633</x:v>
+        <x:v>182080436</x:v>
       </x:c>
       <x:c r="E81" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F81" s="10">
-        <x:v>1450</x:v>
+        <x:v>5224</x:v>
       </x:c>
       <x:c r="G81" s="9">
-        <x:v>175430311.91</x:v>
+        <x:v>1231439518.48</x:v>
       </x:c>
       <x:c r="H81" s="9">
-        <x:v>175412579.64</x:v>
+        <x:v>1218020694.02</x:v>
       </x:c>
       <x:c r="I81" s="9">
-        <x:v>100.78</x:v>
+        <x:v>100.34</x:v>
       </x:c>
       <x:c r="J81" s="9">
-        <x:v>149100692.49</x:v>
+        <x:v>1035378368.81</x:v>
       </x:c>
       <x:c r="K81" s="9">
-        <x:v>176157334.01</x:v>
+        <x:v>1207823919</x:v>
       </x:c>
       <x:c r="L81" s="9">
-        <x:v>101.21</x:v>
+        <x:v>99.5</x:v>
       </x:c>
       <x:c r="M81" s="9">
-        <x:v>149807033.12</x:v>
+        <x:v>1026936744.15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B82" s="9">
-        <x:v>1601274759</x:v>
+        <x:v>174057556</x:v>
       </x:c>
       <x:c r="C82" s="9">
-        <x:v>1361083545</x:v>
+        <x:v>147948923</x:v>
       </x:c>
       <x:c r="D82" s="9">
-        <x:v>240191214</x:v>
+        <x:v>26108633</x:v>
       </x:c>
       <x:c r="E82" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F82" s="10">
-        <x:v>1199</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G82" s="9">
-        <x:v>1679388186.46</x:v>
+        <x:v>175430311.91</x:v>
       </x:c>
       <x:c r="H82" s="9">
-        <x:v>1633330709.97</x:v>
+        <x:v>175412579.64</x:v>
       </x:c>
       <x:c r="I82" s="9">
-        <x:v>102</x:v>
+        <x:v>100.78</x:v>
       </x:c>
       <x:c r="J82" s="9">
-        <x:v>1388403405.37</x:v>
+        <x:v>149100692.49</x:v>
       </x:c>
       <x:c r="K82" s="9">
-        <x:v>1604980373.56</x:v>
+        <x:v>176157334.01</x:v>
       </x:c>
       <x:c r="L82" s="9">
-        <x:v>100.23</x:v>
+        <x:v>101.21</x:v>
       </x:c>
       <x:c r="M82" s="9">
-        <x:v>1387005136.86</x:v>
+        <x:v>149807033.12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B83" s="9">
-        <x:v>54658454</x:v>
+        <x:v>1601274759</x:v>
       </x:c>
       <x:c r="C83" s="9">
-        <x:v>46459685</x:v>
+        <x:v>1361083545</x:v>
       </x:c>
       <x:c r="D83" s="9">
-        <x:v>8198769</x:v>
+        <x:v>240191214</x:v>
       </x:c>
       <x:c r="E83" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F83" s="10">
-        <x:v>123</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G83" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1679388186.46</x:v>
       </x:c>
       <x:c r="H83" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1633330709.97</x:v>
       </x:c>
       <x:c r="I83" s="9">
-        <x:v>100.74</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J83" s="9">
-        <x:v>46804272.48</x:v>
+        <x:v>1388403405.37</x:v>
       </x:c>
       <x:c r="K83" s="9">
-        <x:v>54684564.36</x:v>
+        <x:v>1604980373.56</x:v>
       </x:c>
       <x:c r="L83" s="9">
-        <x:v>100.05</x:v>
+        <x:v>100.23</x:v>
       </x:c>
       <x:c r="M83" s="9">
-        <x:v>46484508.28</x:v>
+        <x:v>1387005136.86</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B84" s="9">
-        <x:v>1162215551</x:v>
+        <x:v>54658454</x:v>
       </x:c>
       <x:c r="C84" s="9">
-        <x:v>987883218</x:v>
+        <x:v>46459685</x:v>
       </x:c>
       <x:c r="D84" s="9">
-        <x:v>174332333</x:v>
+        <x:v>8198769</x:v>
       </x:c>
       <x:c r="E84" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="10">
-        <x:v>3154</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G84" s="9">
-        <x:v>1842781159.63</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="H84" s="9">
-        <x:v>1131999669.44</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="I84" s="9">
-        <x:v>97.4</x:v>
+        <x:v>100.74</x:v>
       </x:c>
       <x:c r="J84" s="9">
-        <x:v>962199718.38</x:v>
+        <x:v>46804272.48</x:v>
       </x:c>
       <x:c r="K84" s="9">
-        <x:v>1134112743.63</x:v>
+        <x:v>54684564.36</x:v>
       </x:c>
       <x:c r="L84" s="9">
-        <x:v>97.58</x:v>
+        <x:v>100.05</x:v>
       </x:c>
       <x:c r="M84" s="9">
-        <x:v>963980697.59</x:v>
+        <x:v>46484508.28</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B85" s="9">
-        <x:v>1911152498</x:v>
+        <x:v>1162215551</x:v>
       </x:c>
       <x:c r="C85" s="9">
-        <x:v>1624479623</x:v>
+        <x:v>987883218</x:v>
       </x:c>
       <x:c r="D85" s="9">
-        <x:v>286672875</x:v>
+        <x:v>174332333</x:v>
       </x:c>
       <x:c r="E85" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="10">
-        <x:v>120</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="G85" s="9">
-        <x:v>2405631032.14</x:v>
+        <x:v>1842781159.63</x:v>
       </x:c>
       <x:c r="H85" s="9">
-        <x:v>2002765492.09</x:v>
+        <x:v>1131999669.44</x:v>
       </x:c>
       <x:c r="I85" s="9">
-        <x:v>104.79</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="J85" s="9">
-        <x:v>1648581307.08</x:v>
+        <x:v>962199718.38</x:v>
       </x:c>
       <x:c r="K85" s="9">
-        <x:v>1907234453.75</x:v>
+        <x:v>1134112743.63</x:v>
       </x:c>
       <x:c r="L85" s="9">
-        <x:v>99.79</x:v>
+        <x:v>97.58</x:v>
       </x:c>
       <x:c r="M85" s="9">
-        <x:v>1546201278.21</x:v>
+        <x:v>963980697.59</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B86" s="9">
-        <x:v>1641623150</x:v>
+        <x:v>1911152498</x:v>
       </x:c>
       <x:c r="C86" s="9">
-        <x:v>1395379677</x:v>
+        <x:v>1624479623</x:v>
       </x:c>
       <x:c r="D86" s="9">
-        <x:v>246243473</x:v>
+        <x:v>286672875</x:v>
       </x:c>
       <x:c r="E86" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="10">
-        <x:v>528</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G86" s="9">
-        <x:v>2031094208.78</x:v>
+        <x:v>2405631032.14</x:v>
       </x:c>
       <x:c r="H86" s="9">
-        <x:v>1715636097.32</x:v>
+        <x:v>2002765492.09</x:v>
       </x:c>
       <x:c r="I86" s="9">
-        <x:v>104.51</x:v>
+        <x:v>104.79</x:v>
       </x:c>
       <x:c r="J86" s="9">
-        <x:v>1403558146.18</x:v>
+        <x:v>1648581307.08</x:v>
       </x:c>
       <x:c r="K86" s="9">
-        <x:v>1712670534.63</x:v>
+        <x:v>1907234453.75</x:v>
       </x:c>
       <x:c r="L86" s="9">
-        <x:v>104.33</x:v>
+        <x:v>99.79</x:v>
       </x:c>
       <x:c r="M86" s="9">
-        <x:v>1394988262.37</x:v>
+        <x:v>1546201278.21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="9">
-        <x:v>7758851543</x:v>
+        <x:v>1641623150</x:v>
       </x:c>
       <x:c r="C87" s="9">
-        <x:v>6595023810</x:v>
+        <x:v>1395379677</x:v>
       </x:c>
       <x:c r="D87" s="9">
-        <x:v>1163827733</x:v>
+        <x:v>246243473</x:v>
       </x:c>
       <x:c r="E87" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="10">
-        <x:v>11798</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G87" s="9">
-        <x:v>9420828267.36</x:v>
+        <x:v>2031094208.78</x:v>
       </x:c>
       <x:c r="H87" s="9">
-        <x:v>7932229092.44</x:v>
+        <x:v>1715636097.32</x:v>
       </x:c>
       <x:c r="I87" s="9">
-        <x:v>102.23</x:v>
+        <x:v>104.51</x:v>
       </x:c>
       <x:c r="J87" s="9">
-        <x:v>6634025910.79</x:v>
+        <x:v>1403558146.18</x:v>
       </x:c>
       <x:c r="K87" s="9">
-        <x:v>7797663922.94</x:v>
+        <x:v>1712670534.63</x:v>
       </x:c>
       <x:c r="L87" s="9">
-        <x:v>100.5</x:v>
+        <x:v>104.33</x:v>
       </x:c>
       <x:c r="M87" s="9">
-        <x:v>6515403660.58</x:v>
+        <x:v>1394988262.37</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B88" s="9">
-        <x:v>40000000</x:v>
+        <x:v>7758851543</x:v>
       </x:c>
       <x:c r="C88" s="9">
-        <x:v>0</x:v>
+        <x:v>6595023810</x:v>
       </x:c>
       <x:c r="D88" s="9">
-        <x:v>40000000</x:v>
+        <x:v>1163827733</x:v>
       </x:c>
       <x:c r="E88" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F88" s="10">
-        <x:v>0</x:v>
+        <x:v>11798</x:v>
       </x:c>
       <x:c r="G88" s="9">
-        <x:v>0</x:v>
+        <x:v>9420828267.36</x:v>
       </x:c>
       <x:c r="H88" s="9">
-        <x:v>0</x:v>
+        <x:v>7932229092.44</x:v>
       </x:c>
       <x:c r="I88" s="9">
-        <x:v>0</x:v>
+        <x:v>102.23</x:v>
       </x:c>
       <x:c r="J88" s="9">
-        <x:v>0</x:v>
+        <x:v>6634025910.79</x:v>
       </x:c>
       <x:c r="K88" s="9">
-        <x:v>0</x:v>
+        <x:v>7797663922.94</x:v>
       </x:c>
       <x:c r="L88" s="9">
-        <x:v>0</x:v>
+        <x:v>100.5</x:v>
       </x:c>
       <x:c r="M88" s="9">
-        <x:v>0</x:v>
+        <x:v>6515403660.58</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="9">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="C89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D89" s="9">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="E89" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L89" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B90" s="9">
-        <x:v>70000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="C90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="9">
-        <x:v>70000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="E90" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F90" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B91" s="9">
-        <x:v>556949095133.18</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="C91" s="9">
-        <x:v>472227758469.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D91" s="9">
-        <x:v>84721336663.99</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="E91" s="10">
-        <x:v>16779</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="10">
-        <x:v>17352</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G91" s="9">
-        <x:v>13393239322.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="9">
-        <x:v>11884044060.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="9">
-        <x:v>2.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="9">
-        <x:v>10127051146.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="9">
-        <x:v>8121219476.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:13">
+      <x:c r="A92" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B92" s="9">
+        <x:v>556964095133.18</x:v>
+      </x:c>
+      <x:c r="C92" s="9">
+        <x:v>472237758469.19</x:v>
+      </x:c>
+      <x:c r="D92" s="9">
+        <x:v>84726336663.99</x:v>
+      </x:c>
+      <x:c r="E92" s="10">
+        <x:v>48843</x:v>
+      </x:c>
+      <x:c r="F92" s="10">
+        <x:v>17356</x:v>
+      </x:c>
+      <x:c r="G92" s="9">
+        <x:v>13401289495.4</x:v>
+      </x:c>
+      <x:c r="H92" s="9">
+        <x:v>11891917507.43</x:v>
+      </x:c>
+      <x:c r="I92" s="9">
+        <x:v>2.14</x:v>
+      </x:c>
+      <x:c r="J92" s="9">
+        <x:v>10125756566.56</x:v>
+      </x:c>
+      <x:c r="K92" s="9">
+        <x:v>8121013460.04</x:v>
+      </x:c>
+      <x:c r="L92" s="9">
         <x:v>1.46</x:v>
       </x:c>
-      <x:c r="M91" s="9">
-[...8 lines deleted...]
-    </x:row>
+      <x:c r="M92" s="9">
+        <x:v>6777131152.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="94" spans="1:13">
       <x:c r="A94" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:13">
+      <x:c r="A97" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A92:J92"/>
     <x:mergeCell ref="A93:J93"/>
     <x:mergeCell ref="A94:J94"/>
     <x:mergeCell ref="A95:J95"/>
     <x:mergeCell ref="A96:J96"/>
+    <x:mergeCell ref="A97:J97"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>