--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549f92390d1e4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f339c6aecc5404c9f14248f7bb8845b.psmdcp" Id="R4ed44bd644a24982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eaa7d27f4c455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f1d36d7ce87463b921dce7e48a5fd0d.psmdcp" Id="Ra7eb796a08d14229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>