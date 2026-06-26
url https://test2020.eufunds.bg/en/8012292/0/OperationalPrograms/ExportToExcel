--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eaa7d27f4c455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f1d36d7ce87463b921dce7e48a5fd0d.psmdcp" Id="Ra7eb796a08d14229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b4bf3bc69e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf1e5b04c13c47a1b73d2b1eba5695ac.psmdcp" Id="R701ed56d9a814e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -119,50 +119,53 @@
     <x:t>LD</x:t>
   </x:si>
   <x:si>
     <x:t>EPCC</x:t>
   </x:si>
   <x:si>
     <x:t>Bilateral Fund</x:t>
   </x:si>
   <x:si>
     <x:t>CEHC</x:t>
   </x:si>
   <x:si>
     <x:t>BG HOME AFFAIRS</x:t>
   </x:si>
   <x:si>
     <x:t>Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Local Development</x:t>
   </x:si>
   <x:si>
     <x:t>BG ENERGY</x:t>
   </x:si>
   <x:si>
     <x:t>POT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRRP</x:t>
   </x:si>
   <x:si>
     <x:t>Total Total NFM:</x:t>
   </x:si>
   <x:si>
     <x:t>OPF</x:t>
   </x:si>
   <x:si>
     <x:t>ERBH</x:t>
   </x:si>
   <x:si>
     <x:t>Test-1</x:t>
   </x:si>
   <x:si>
     <x:t>j</x:t>
   </x:si>
   <x:si>
     <x:t>OPDASI</x:t>
   </x:si>
   <x:si>
     <x:t>Test Iva</x:t>
   </x:si>
   <x:si>
     <x:t>Total Б.Г.:</x:t>
   </x:si>
@@ -879,51 +882,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M98"/>
+  <x:dimension ref="A1:M99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1966,1674 +1969,1674 @@
       </x:c>
       <x:c r="H29" s="9">
         <x:v>18564219.6</x:v>
       </x:c>
       <x:c r="I29" s="9">
         <x:v>8.87</x:v>
       </x:c>
       <x:c r="J29" s="9">
         <x:v>13006486.63</x:v>
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
-        <x:v>413704763.6</x:v>
+        <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C30" s="9">
-        <x:v>337246011.23</x:v>
+        <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D30" s="9">
-        <x:v>76458752.37</x:v>
+        <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>349</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>91</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>53621759.57</x:v>
+        <x:v>7170516.7</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>49271731.37</x:v>
+        <x:v>7049343.86</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>11.91</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>37794426.19</x:v>
+        <x:v>6225980.5</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>124831.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>101358.36</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
-        <x:v>12331208.74</x:v>
+        <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C31" s="9">
-        <x:v>12331208.74</x:v>
+        <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D31" s="9">
-        <x:v>0</x:v>
+        <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>13</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>3</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1549039.03</x:v>
+        <x:v>60792276.27</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1548527.92</x:v>
+        <x:v>56321075.23</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>12.56</x:v>
+        <x:v>0.67</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1543172.86</x:v>
+        <x:v>44020406.69</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>-5332.77</x:v>
+        <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>-0.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>-4532.86</x:v>
+        <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
-        <x:v>511291881.2</x:v>
+        <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="C32" s="9">
-        <x:v>0</x:v>
+        <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="D32" s="9">
-        <x:v>511291881.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>2077003.94</x:v>
+        <x:v>1549039.03</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>337163.89</x:v>
+        <x:v>1548527.92</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>0.07</x:v>
+        <x:v>12.56</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>0</x:v>
+        <x:v>1543172.86</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>0</x:v>
+        <x:v>-5332.77</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>0</x:v>
+        <x:v>-4532.86</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
-        <x:v>82317992.9</x:v>
+        <x:v>511291881.2</x:v>
       </x:c>
       <x:c r="C33" s="9">
-        <x:v>59233164.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D33" s="9">
-        <x:v>23084828.45</x:v>
+        <x:v>511291881.2</x:v>
       </x:c>
       <x:c r="E33" s="10">
-        <x:v>4</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>227035.56</x:v>
+        <x:v>2077003.94</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>210044.3</x:v>
+        <x:v>337163.89</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>0.26</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>178460.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>20298.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>17253.55</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
-        <x:v>11248421.38</x:v>
+        <x:v>82317992.9</x:v>
       </x:c>
       <x:c r="C34" s="9">
-        <x:v>9561158.18</x:v>
+        <x:v>59233164.45</x:v>
       </x:c>
       <x:c r="D34" s="9">
-        <x:v>1687263.2</x:v>
+        <x:v>23084828.45</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>25564.58</x:v>
+        <x:v>227035.56</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>23008.12</x:v>
+        <x:v>210044.3</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>0.2</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>19556.91</x:v>
+        <x:v>178460.97</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>5112.92</x:v>
+        <x:v>20298.29</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>0.05</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>4473.8</x:v>
+        <x:v>17253.55</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
-        <x:v>127822970.3</x:v>
+        <x:v>11248421.38</x:v>
       </x:c>
       <x:c r="C35" s="9">
-        <x:v>63911485.15</x:v>
+        <x:v>9561158.18</x:v>
       </x:c>
       <x:c r="D35" s="9">
-        <x:v>63911485.15</x:v>
+        <x:v>1687263.2</x:v>
       </x:c>
       <x:c r="E35" s="10">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>127.82</x:v>
+        <x:v>25564.58</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>127.82</x:v>
+        <x:v>23008.12</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>63.91</x:v>
+        <x:v>19556.91</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>0</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>0</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>0</x:v>
+        <x:v>4473.8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
-        <x:v>512365594.15</x:v>
+        <x:v>127822970.3</x:v>
       </x:c>
       <x:c r="C36" s="9">
-        <x:v>435538876.08</x:v>
+        <x:v>63911485.15</x:v>
       </x:c>
       <x:c r="D36" s="9">
-        <x:v>76826718.07</x:v>
+        <x:v>63911485.15</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>0</x:v>
+        <x:v>127.82</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>0</x:v>
+        <x:v>127.82</x:v>
       </x:c>
       <x:c r="I36" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>0</x:v>
+        <x:v>63.91</x:v>
       </x:c>
       <x:c r="K36" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
-        <x:v>1257378068.67</x:v>
+        <x:v>512365594.15</x:v>
       </x:c>
       <x:c r="C37" s="9">
-        <x:v>580575892.6</x:v>
+        <x:v>435538876.08</x:v>
       </x:c>
       <x:c r="D37" s="9">
-        <x:v>676802176.07</x:v>
+        <x:v>76826718.07</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>20</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>3878770.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>2118872.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>0.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1741254.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>20078.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L37" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>17194.49</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
-        <x:v>7230039651.18</x:v>
+        <x:v>1257378068.67</x:v>
       </x:c>
       <x:c r="C38" s="9">
-        <x:v>6174128861.39</x:v>
+        <x:v>580575892.6</x:v>
       </x:c>
       <x:c r="D38" s="9">
-        <x:v>1055910789.79</x:v>
+        <x:v>676802176.07</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>32222</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>99</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>1677520143.35</x:v>
+        <x:v>3878770.93</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>1670848483.35</x:v>
+        <x:v>2118872.05</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>23.11</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>1564277924.6</x:v>
+        <x:v>1741254.65</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>1631489.76</x:v>
+        <x:v>20078.44</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>1408253.14</x:v>
+        <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>15000000</x:v>
+        <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>10000000</x:v>
+        <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>5000000</x:v>
+        <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>1</x:v>
+        <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>1</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>7811000</x:v>
+        <x:v>1677611282.5</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>7750000</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>51.67</x:v>
+        <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>4650000</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>2475.6</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>1485.35</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
-        <x:v>7245039651.18</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
-        <x:v>6184128861.39</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
-        <x:v>1060910789.79</x:v>
+        <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>32223</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="10">
-        <x:v>100</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>1685331143.35</x:v>
+        <x:v>8263000</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>1678598483.35</x:v>
+        <x:v>8190000</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>23.17</x:v>
+        <x:v>54.6</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>1568927924.6</x:v>
+        <x:v>4970000</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>1633965.36</x:v>
+        <x:v>5120.31</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>1409738.49</x:v>
+        <x:v>3152.17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
-        <x:v>22008171.69</x:v>
+        <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C41" s="9">
-        <x:v>20473650.81</x:v>
+        <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
-        <x:v>1534520.88</x:v>
+        <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>91</x:v>
+        <x:v>28232</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>47962388.44</x:v>
+        <x:v>1685874282.5</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>47772538.27</x:v>
+        <x:v>1679129622.52</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>217.07</x:v>
+        <x:v>23.18</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>46612625.33</x:v>
+        <x:v>1569281055.68</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>3450726.64</x:v>
+        <x:v>1686398.68</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>15.68</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>2241232.15</x:v>
+        <x:v>1425562.49</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>454531069.89</x:v>
+        <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>382006782.5</x:v>
+        <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
-        <x:v>72524287.39</x:v>
+        <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>70</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>10753575.51</x:v>
+        <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>10650846.78</x:v>
+        <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>2.34</x:v>
+        <x:v>217.07</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>7516723.2</x:v>
+        <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>62276.39</x:v>
+        <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>0.01</x:v>
+        <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>51617.28</x:v>
+        <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
-        <x:v>940157963</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
-        <x:v>774626253</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
-        <x:v>165531710</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>9</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>2</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>11768014.64</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>11630942.91</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>0.02</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>135051.82</x:v>
+        <x:v>8293428.04</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>0</x:v>
+        <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>0</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>0</x:v>
+        <x:v>51617.28</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
-        <x:v>1967481886.46</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
-        <x:v>1648922418.18</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
-        <x:v>318559468.28</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
-        <x:v>42</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="10">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G44" s="9">
-        <x:v>4881303.61</x:v>
+        <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H44" s="9">
-        <x:v>4865964.85</x:v>
+        <x:v>256197.34</x:v>
       </x:c>
       <x:c r="I44" s="9">
-        <x:v>0.25</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J44" s="9">
-        <x:v>3877638.65</x:v>
+        <x:v>211298.77</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>242075000.9</x:v>
+        <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>217867499.99</x:v>
+        <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>24207500.91</x:v>
+        <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>1</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>2578956.25</x:v>
+        <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>2576911.09</x:v>
+        <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>1.06</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>2319219.99</x:v>
+        <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
-        <x:v>1901163532</x:v>
+        <x:v>242075000.9</x:v>
       </x:c>
       <x:c r="C46" s="9">
-        <x:v>1615989000</x:v>
+        <x:v>217867499.99</x:v>
       </x:c>
       <x:c r="D46" s="9">
-        <x:v>285174532</x:v>
+        <x:v>24207500.91</x:v>
       </x:c>
       <x:c r="E46" s="10">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="10">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G46" s="9">
-        <x:v>2169281.07</x:v>
+        <x:v>2578956.25</x:v>
       </x:c>
       <x:c r="H46" s="9">
-        <x:v>1850363.27</x:v>
+        <x:v>2576911.09</x:v>
       </x:c>
       <x:c r="I46" s="9">
-        <x:v>0.1</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="J46" s="9">
-        <x:v>1839794.45</x:v>
+        <x:v>2319219.99</x:v>
       </x:c>
       <x:c r="K46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="8" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C47" s="9">
-        <x:v>100279500</x:v>
+        <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D47" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>285174532</x:v>
       </x:c>
       <x:c r="E47" s="10">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="10">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G47" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>2169281.07</x:v>
       </x:c>
       <x:c r="H47" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>1850363.27</x:v>
       </x:c>
       <x:c r="I47" s="9">
-        <x:v>3.42</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="J47" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>1839794.45</x:v>
       </x:c>
       <x:c r="K47" s="9">
-        <x:v>-288565.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="9">
-        <x:v>-0.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="9">
-        <x:v>-238204.47</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="9">
-        <x:v>1673789065</x:v>
+        <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C48" s="9">
-        <x:v>1393849182</x:v>
+        <x:v>100279500</x:v>
       </x:c>
       <x:c r="D48" s="9">
-        <x:v>279939883</x:v>
+        <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E48" s="10">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F48" s="10">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="G48" s="9">
-        <x:v>1037922.52</x:v>
+        <x:v>4154181.36</x:v>
       </x:c>
       <x:c r="H48" s="9">
-        <x:v>731147.39</x:v>
+        <x:v>4154181.36</x:v>
       </x:c>
       <x:c r="I48" s="9">
-        <x:v>0.04</x:v>
+        <x:v>3.42</x:v>
       </x:c>
       <x:c r="J48" s="9">
-        <x:v>618407.53</x:v>
+        <x:v>3517735.29</x:v>
       </x:c>
       <x:c r="K48" s="9">
-        <x:v>0</x:v>
+        <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L48" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M48" s="9">
-        <x:v>0</x:v>
+        <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
-        <x:v>1085152565</x:v>
+        <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C49" s="9">
-        <x:v>885510000</x:v>
+        <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D49" s="9">
-        <x:v>199642565</x:v>
+        <x:v>279939883</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F49" s="10">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G49" s="9">
-        <x:v>310705.98</x:v>
+        <x:v>1037922.52</x:v>
       </x:c>
       <x:c r="H49" s="9">
-        <x:v>305510.98</x:v>
+        <x:v>731147.39</x:v>
       </x:c>
       <x:c r="I49" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="J49" s="9">
-        <x:v>232985.11</x:v>
+        <x:v>618407.53</x:v>
       </x:c>
       <x:c r="K49" s="9">
-        <x:v>5341.57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
-        <x:v>4139.72</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
-        <x:v>3175060538</x:v>
+        <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C50" s="9">
-        <x:v>2794508480</x:v>
+        <x:v>885510000</x:v>
       </x:c>
       <x:c r="D50" s="9">
-        <x:v>380552058</x:v>
+        <x:v>199642565</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>13</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>14389186.96</x:v>
+        <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>14238847.91</x:v>
+        <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.45</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J50" s="9">
-        <x:v>12273204.84</x:v>
+        <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K50" s="9">
-        <x:v>-519993.07</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L50" s="9">
-        <x:v>-0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
-        <x:v>-360590</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
-        <x:v>15377140.03</x:v>
+        <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C51" s="9">
-        <x:v>14609104.4</x:v>
+        <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D51" s="9">
-        <x:v>768035.63</x:v>
+        <x:v>380552058</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>0</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="10">
-        <x:v>0</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="9">
-        <x:v>0</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H51" s="9">
-        <x:v>0</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="I51" s="9">
-        <x:v>0</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="J51" s="9">
-        <x:v>0</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="K51" s="9">
-        <x:v>0</x:v>
+        <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L51" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M51" s="9">
-        <x:v>0</x:v>
+        <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
-        <x:v>6344109.66</x:v>
+        <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C52" s="9">
-        <x:v>5769928.86</x:v>
+        <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D52" s="9">
-        <x:v>574180.8</x:v>
+        <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
-        <x:v>121347707.22</x:v>
+        <x:v>6344109.66</x:v>
       </x:c>
       <x:c r="C53" s="9">
-        <x:v>84943395.05</x:v>
+        <x:v>5769928.86</x:v>
       </x:c>
       <x:c r="D53" s="9">
-        <x:v>36404312.17</x:v>
+        <x:v>574180.8</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
-        <x:v>5112918.81</x:v>
+        <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C54" s="9">
-        <x:v>0</x:v>
+        <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D54" s="9">
-        <x:v>5112918.81</x:v>
+        <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E54" s="10">
-        <x:v>16</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G54" s="9">
-        <x:v>1233338.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="9">
-        <x:v>1233338.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="9">
-        <x:v>24.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E55" s="10">
-        <x:v>1</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G55" s="9">
-        <x:v>0</x:v>
+        <x:v>1233338.28</x:v>
       </x:c>
       <x:c r="H55" s="9">
-        <x:v>0</x:v>
+        <x:v>1233338.28</x:v>
       </x:c>
       <x:c r="I55" s="9">
-        <x:v>0</x:v>
+        <x:v>24.12</x:v>
       </x:c>
       <x:c r="J55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B56" s="9">
-        <x:v>2230654202</x:v>
+        <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C56" s="9">
-        <x:v>1882046954</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D56" s="9">
-        <x:v>348607248</x:v>
+        <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E56" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G56" s="9">
-        <x:v>173529.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="9">
-        <x:v>172890.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J56" s="9">
-        <x:v>138415.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K56" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L56" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
-        <x:v>0</x:v>
+        <x:v>2230654202</x:v>
       </x:c>
       <x:c r="C57" s="9">
-        <x:v>0</x:v>
+        <x:v>1882046954</x:v>
       </x:c>
       <x:c r="D57" s="9">
-        <x:v>0</x:v>
+        <x:v>348607248</x:v>
       </x:c>
       <x:c r="E57" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>0</x:v>
+        <x:v>173529.37</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>0</x:v>
+        <x:v>172890.26</x:v>
       </x:c>
       <x:c r="I57" s="9">
-        <x:v>0</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="J57" s="9">
-        <x:v>0</x:v>
+        <x:v>138415.95</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
-        <x:v>60000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C58" s="9">
-        <x:v>50000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D58" s="9">
-        <x:v>10000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E58" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F58" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
-        <x:v>219855509</x:v>
+        <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
-        <x:v>186081250</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
-        <x:v>33774259</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F59" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G59" s="9">
-        <x:v>76000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="9">
-        <x:v>76000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J59" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
-        <x:v>14246704637.48</x:v>
+        <x:v>219855509</x:v>
       </x:c>
       <x:c r="C60" s="9">
-        <x:v>12057483398.79</x:v>
+        <x:v>186081250</x:v>
       </x:c>
       <x:c r="D60" s="9">
-        <x:v>2189221238.69</x:v>
+        <x:v>33774259</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>317</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>99</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>89885066.69</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>88793237.78</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>0.62</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>79154184.56</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K60" s="9">
-        <x:v>2709786.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
-        <x:v>1698194.68</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
-        <x:v>11299550.57</x:v>
+        <x:v>14347453856.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
-        <x:v>10225837.62</x:v>
+        <x:v>12157772455.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
-        <x:v>1073712.95</x:v>
+        <x:v>2189681401.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>3</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>3</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>228547.48</x:v>
+        <x:v>91022505.82</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>220878.1</x:v>
+        <x:v>89864833.91</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>1.95</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>176395.7</x:v>
+        <x:v>80007136.35</x:v>
       </x:c>
       <x:c r="K61" s="9">
-        <x:v>43919.98</x:v>
+        <x:v>2708567.13</x:v>
       </x:c>
       <x:c r="L61" s="9">
-        <x:v>0.39</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
-        <x:v>42437.24</x:v>
+        <x:v>1697341.13</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
         <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>1.95</x:v>
       </x:c>
       <x:c r="J62" s="9">
         <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
-        <x:v>15372864</x:v>
+        <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C63" s="9">
-        <x:v>15372864</x:v>
+        <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D63" s="9">
-        <x:v>0</x:v>
+        <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E63" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F63" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>0.2</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K63" s="9">
-        <x:v>0</x:v>
+        <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L63" s="9">
-        <x:v>0</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="M63" s="9">
-        <x:v>0</x:v>
+        <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I64" s="9">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="J64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>58620351.63</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>44619194.01</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>14001157.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>6.54</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>3259485.75</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B66" s="9">
-        <x:v>64992322.95</x:v>
+        <x:v>58620351.63</x:v>
       </x:c>
       <x:c r="C66" s="9">
-        <x:v>53467429.73</x:v>
+        <x:v>44619194.01</x:v>
       </x:c>
       <x:c r="D66" s="9">
-        <x:v>11524893.22</x:v>
+        <x:v>14001157.62</x:v>
       </x:c>
       <x:c r="E66" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F66" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G66" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="H66" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="I66" s="9">
-        <x:v>0.98</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="J66" s="9">
-        <x:v>476919.91</x:v>
+        <x:v>3259485.75</x:v>
       </x:c>
       <x:c r="K66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B67" s="9">
-        <x:v>321743275.24</x:v>
+        <x:v>64992322.95</x:v>
       </x:c>
       <x:c r="C67" s="9">
-        <x:v>265443551.67</x:v>
+        <x:v>53467429.73</x:v>
       </x:c>
       <x:c r="D67" s="9">
-        <x:v>56299723.57</x:v>
+        <x:v>11524893.22</x:v>
       </x:c>
       <x:c r="E67" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F67" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G67" s="9">
-        <x:v>0</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="H67" s="9">
-        <x:v>0</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="I67" s="9">
-        <x:v>0</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="J67" s="9">
-        <x:v>0</x:v>
+        <x:v>476919.91</x:v>
       </x:c>
       <x:c r="K67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B68" s="9">
-        <x:v>445355949.82</x:v>
+        <x:v>321743275.24</x:v>
       </x:c>
       <x:c r="C68" s="9">
-        <x:v>363530175.41</x:v>
+        <x:v>265443551.67</x:v>
       </x:c>
       <x:c r="D68" s="9">
-        <x:v>81825774.41</x:v>
+        <x:v>56299723.57</x:v>
       </x:c>
       <x:c r="E68" s="10">
-        <x:v>9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F68" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G68" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I68" s="9">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J68" s="9">
-        <x:v>3736405.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B69" s="9">
-        <x:v>6135502574.36</x:v>
+        <x:v>445355949.82</x:v>
       </x:c>
       <x:c r="C69" s="9">
-        <x:v>5547516910.98</x:v>
+        <x:v>363530175.41</x:v>
       </x:c>
       <x:c r="D69" s="9">
-        <x:v>587985663.38</x:v>
+        <x:v>81825774.41</x:v>
       </x:c>
       <x:c r="E69" s="10">
-        <x:v>0</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F69" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G69" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="H69" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="I69" s="9">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J69" s="9">
-        <x:v>0</x:v>
+        <x:v>3736405.66</x:v>
       </x:c>
       <x:c r="K69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B70" s="9">
         <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C70" s="9">
         <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D70" s="9">
         <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E70" s="10">
@@ -3647,303 +3650,303 @@
       </x:c>
       <x:c r="H70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:13">
       <x:c r="A71" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B71" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C71" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D71" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:13">
       <x:c r="A72" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B72" s="9">
-        <x:v>0</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C72" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D72" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E72" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F72" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:13">
       <x:c r="A73" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E73" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F73" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G73" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B74" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C74" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D74" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E74" s="10">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F74" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G74" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="H74" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="I74" s="9">
-        <x:v>3.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B75" s="9">
-        <x:v>4451246.96</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C75" s="9">
-        <x:v>3783559.9</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D75" s="9">
-        <x:v>667687.06</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E75" s="10">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F75" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="H75" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="I75" s="9">
-        <x:v>0</x:v>
+        <x:v>3.52</x:v>
       </x:c>
       <x:c r="J75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B76" s="9">
-        <x:v>4869904.78</x:v>
+        <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C76" s="9">
-        <x:v>4139419.06</x:v>
+        <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D76" s="9">
-        <x:v>730485.72</x:v>
+        <x:v>667687.06</x:v>
       </x:c>
       <x:c r="E76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:13">
       <x:c r="A77" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B77" s="9">
-        <x:v>0</x:v>
+        <x:v>4869904.78</x:v>
       </x:c>
       <x:c r="C77" s="9">
-        <x:v>0</x:v>
+        <x:v>4139419.06</x:v>
       </x:c>
       <x:c r="D77" s="9">
-        <x:v>0</x:v>
+        <x:v>730485.72</x:v>
       </x:c>
       <x:c r="E77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L77" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -4016,614 +4019,655 @@
       </x:c>
       <x:c r="H79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B80" s="9">
-        <x:v>9321151.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C80" s="9">
-        <x:v>7922978.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D80" s="9">
-        <x:v>1398172.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B81" s="9">
-        <x:v>1213869575</x:v>
+        <x:v>9321151.74</x:v>
       </x:c>
       <x:c r="C81" s="9">
-        <x:v>1031789139</x:v>
+        <x:v>7922978.96</x:v>
       </x:c>
       <x:c r="D81" s="9">
-        <x:v>182080436</x:v>
+        <x:v>1398172.78</x:v>
       </x:c>
       <x:c r="E81" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F81" s="10">
-        <x:v>5224</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G81" s="9">
-        <x:v>1231439518.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="9">
-        <x:v>1218020694.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I81" s="9">
-        <x:v>100.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J81" s="9">
-        <x:v>1035378368.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K81" s="9">
-        <x:v>1207823919</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L81" s="9">
-        <x:v>99.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="9">
-        <x:v>1026936744.15</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B82" s="9">
-        <x:v>174057556</x:v>
+        <x:v>1213869575</x:v>
       </x:c>
       <x:c r="C82" s="9">
-        <x:v>147948923</x:v>
+        <x:v>1031789139</x:v>
       </x:c>
       <x:c r="D82" s="9">
-        <x:v>26108633</x:v>
+        <x:v>182080436</x:v>
       </x:c>
       <x:c r="E82" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F82" s="10">
-        <x:v>1450</x:v>
+        <x:v>5224</x:v>
       </x:c>
       <x:c r="G82" s="9">
-        <x:v>175430311.91</x:v>
+        <x:v>1231439518.48</x:v>
       </x:c>
       <x:c r="H82" s="9">
-        <x:v>175412579.64</x:v>
+        <x:v>1218020694.02</x:v>
       </x:c>
       <x:c r="I82" s="9">
-        <x:v>100.78</x:v>
+        <x:v>100.34</x:v>
       </x:c>
       <x:c r="J82" s="9">
-        <x:v>149100692.49</x:v>
+        <x:v>1035378368.81</x:v>
       </x:c>
       <x:c r="K82" s="9">
-        <x:v>176157334.01</x:v>
+        <x:v>1207823919</x:v>
       </x:c>
       <x:c r="L82" s="9">
-        <x:v>101.21</x:v>
+        <x:v>99.5</x:v>
       </x:c>
       <x:c r="M82" s="9">
-        <x:v>149807033.12</x:v>
+        <x:v>1026936744.15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B83" s="9">
-        <x:v>1601274759</x:v>
+        <x:v>174057556</x:v>
       </x:c>
       <x:c r="C83" s="9">
-        <x:v>1361083545</x:v>
+        <x:v>147948923</x:v>
       </x:c>
       <x:c r="D83" s="9">
-        <x:v>240191214</x:v>
+        <x:v>26108633</x:v>
       </x:c>
       <x:c r="E83" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F83" s="10">
-        <x:v>1199</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G83" s="9">
-        <x:v>1679388186.46</x:v>
+        <x:v>175430311.91</x:v>
       </x:c>
       <x:c r="H83" s="9">
-        <x:v>1633330709.97</x:v>
+        <x:v>175412579.64</x:v>
       </x:c>
       <x:c r="I83" s="9">
-        <x:v>102</x:v>
+        <x:v>100.78</x:v>
       </x:c>
       <x:c r="J83" s="9">
-        <x:v>1388403405.37</x:v>
+        <x:v>149100692.49</x:v>
       </x:c>
       <x:c r="K83" s="9">
-        <x:v>1604980373.56</x:v>
+        <x:v>176157334.01</x:v>
       </x:c>
       <x:c r="L83" s="9">
-        <x:v>100.23</x:v>
+        <x:v>101.21</x:v>
       </x:c>
       <x:c r="M83" s="9">
-        <x:v>1387005136.86</x:v>
+        <x:v>149807033.12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B84" s="9">
-        <x:v>54658454</x:v>
+        <x:v>1601274759</x:v>
       </x:c>
       <x:c r="C84" s="9">
-        <x:v>46459685</x:v>
+        <x:v>1361083545</x:v>
       </x:c>
       <x:c r="D84" s="9">
-        <x:v>8198769</x:v>
+        <x:v>240191214</x:v>
       </x:c>
       <x:c r="E84" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="10">
-        <x:v>123</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G84" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1679388186.46</x:v>
       </x:c>
       <x:c r="H84" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1633330709.97</x:v>
       </x:c>
       <x:c r="I84" s="9">
-        <x:v>100.74</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J84" s="9">
-        <x:v>46804272.48</x:v>
+        <x:v>1388403405.37</x:v>
       </x:c>
       <x:c r="K84" s="9">
-        <x:v>54684564.36</x:v>
+        <x:v>1604980373.56</x:v>
       </x:c>
       <x:c r="L84" s="9">
-        <x:v>100.05</x:v>
+        <x:v>100.23</x:v>
       </x:c>
       <x:c r="M84" s="9">
-        <x:v>46484508.28</x:v>
+        <x:v>1387005136.86</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B85" s="9">
-        <x:v>1162215551</x:v>
+        <x:v>54658454</x:v>
       </x:c>
       <x:c r="C85" s="9">
-        <x:v>987883218</x:v>
+        <x:v>46459685</x:v>
       </x:c>
       <x:c r="D85" s="9">
-        <x:v>174332333</x:v>
+        <x:v>8198769</x:v>
       </x:c>
       <x:c r="E85" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="10">
-        <x:v>3154</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G85" s="9">
-        <x:v>1842781159.63</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="H85" s="9">
-        <x:v>1131999669.44</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="I85" s="9">
-        <x:v>97.4</x:v>
+        <x:v>100.74</x:v>
       </x:c>
       <x:c r="J85" s="9">
-        <x:v>962199718.38</x:v>
+        <x:v>46804272.48</x:v>
       </x:c>
       <x:c r="K85" s="9">
-        <x:v>1134112743.63</x:v>
+        <x:v>54684564.36</x:v>
       </x:c>
       <x:c r="L85" s="9">
-        <x:v>97.58</x:v>
+        <x:v>100.05</x:v>
       </x:c>
       <x:c r="M85" s="9">
-        <x:v>963980697.59</x:v>
+        <x:v>46484508.28</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B86" s="9">
-        <x:v>1911152498</x:v>
+        <x:v>1162215551</x:v>
       </x:c>
       <x:c r="C86" s="9">
-        <x:v>1624479623</x:v>
+        <x:v>987883218</x:v>
       </x:c>
       <x:c r="D86" s="9">
-        <x:v>286672875</x:v>
+        <x:v>174332333</x:v>
       </x:c>
       <x:c r="E86" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="10">
-        <x:v>120</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="G86" s="9">
-        <x:v>2405631032.14</x:v>
+        <x:v>1842781159.63</x:v>
       </x:c>
       <x:c r="H86" s="9">
-        <x:v>2002765492.09</x:v>
+        <x:v>1131999669.44</x:v>
       </x:c>
       <x:c r="I86" s="9">
-        <x:v>104.79</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="J86" s="9">
-        <x:v>1648581307.08</x:v>
+        <x:v>962199718.38</x:v>
       </x:c>
       <x:c r="K86" s="9">
-        <x:v>1907234453.75</x:v>
+        <x:v>1134112743.63</x:v>
       </x:c>
       <x:c r="L86" s="9">
-        <x:v>99.79</x:v>
+        <x:v>97.58</x:v>
       </x:c>
       <x:c r="M86" s="9">
-        <x:v>1546201278.21</x:v>
+        <x:v>963980697.59</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="9">
-        <x:v>1641623150</x:v>
+        <x:v>1911152498</x:v>
       </x:c>
       <x:c r="C87" s="9">
-        <x:v>1395379677</x:v>
+        <x:v>1624479623</x:v>
       </x:c>
       <x:c r="D87" s="9">
-        <x:v>246243473</x:v>
+        <x:v>286672875</x:v>
       </x:c>
       <x:c r="E87" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="10">
-        <x:v>528</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G87" s="9">
-        <x:v>2031094208.78</x:v>
+        <x:v>2405631032.14</x:v>
       </x:c>
       <x:c r="H87" s="9">
-        <x:v>1715636097.32</x:v>
+        <x:v>2002765492.09</x:v>
       </x:c>
       <x:c r="I87" s="9">
-        <x:v>104.51</x:v>
+        <x:v>104.79</x:v>
       </x:c>
       <x:c r="J87" s="9">
-        <x:v>1403558146.18</x:v>
+        <x:v>1648581307.08</x:v>
       </x:c>
       <x:c r="K87" s="9">
-        <x:v>1712670534.63</x:v>
+        <x:v>1907234453.75</x:v>
       </x:c>
       <x:c r="L87" s="9">
-        <x:v>104.33</x:v>
+        <x:v>99.79</x:v>
       </x:c>
       <x:c r="M87" s="9">
-        <x:v>1394988262.37</x:v>
+        <x:v>1546201278.21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B88" s="9">
-        <x:v>7758851543</x:v>
+        <x:v>1641623150</x:v>
       </x:c>
       <x:c r="C88" s="9">
-        <x:v>6595023810</x:v>
+        <x:v>1395379677</x:v>
       </x:c>
       <x:c r="D88" s="9">
-        <x:v>1163827733</x:v>
+        <x:v>246243473</x:v>
       </x:c>
       <x:c r="E88" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F88" s="10">
-        <x:v>11798</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G88" s="9">
-        <x:v>9420828267.36</x:v>
+        <x:v>2031094208.78</x:v>
       </x:c>
       <x:c r="H88" s="9">
-        <x:v>7932229092.44</x:v>
+        <x:v>1715636097.32</x:v>
       </x:c>
       <x:c r="I88" s="9">
-        <x:v>102.23</x:v>
+        <x:v>104.51</x:v>
       </x:c>
       <x:c r="J88" s="9">
-        <x:v>6634025910.79</x:v>
+        <x:v>1403558146.18</x:v>
       </x:c>
       <x:c r="K88" s="9">
-        <x:v>7797663922.94</x:v>
+        <x:v>1712670534.63</x:v>
       </x:c>
       <x:c r="L88" s="9">
-        <x:v>100.5</x:v>
+        <x:v>104.33</x:v>
       </x:c>
       <x:c r="M88" s="9">
-        <x:v>6515403660.58</x:v>
+        <x:v>1394988262.37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="9">
-        <x:v>40000000</x:v>
+        <x:v>7758851543</x:v>
       </x:c>
       <x:c r="C89" s="9">
-        <x:v>0</x:v>
+        <x:v>6595023810</x:v>
       </x:c>
       <x:c r="D89" s="9">
-        <x:v>40000000</x:v>
+        <x:v>1163827733</x:v>
       </x:c>
       <x:c r="E89" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F89" s="10">
-        <x:v>0</x:v>
+        <x:v>11798</x:v>
       </x:c>
       <x:c r="G89" s="9">
-        <x:v>0</x:v>
+        <x:v>9420828267.36</x:v>
       </x:c>
       <x:c r="H89" s="9">
-        <x:v>0</x:v>
+        <x:v>7932229092.44</x:v>
       </x:c>
       <x:c r="I89" s="9">
-        <x:v>0</x:v>
+        <x:v>102.23</x:v>
       </x:c>
       <x:c r="J89" s="9">
-        <x:v>0</x:v>
+        <x:v>6634025910.79</x:v>
       </x:c>
       <x:c r="K89" s="9">
-        <x:v>0</x:v>
+        <x:v>7797663922.94</x:v>
       </x:c>
       <x:c r="L89" s="9">
-        <x:v>0</x:v>
+        <x:v>100.5</x:v>
       </x:c>
       <x:c r="M89" s="9">
-        <x:v>0</x:v>
+        <x:v>6515403660.58</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B90" s="9">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="C90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="9">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="E90" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B91" s="9">
-        <x:v>70000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="C91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D91" s="9">
-        <x:v>70000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="E91" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F91" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B92" s="9">
-        <x:v>556964095133.18</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="C92" s="9">
-        <x:v>472237758469.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D92" s="9">
-        <x:v>84726336663.99</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="E92" s="10">
-        <x:v>48843</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="10">
-        <x:v>17356</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G92" s="9">
-        <x:v>13401289495.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H92" s="9">
-        <x:v>11891917507.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I92" s="9">
-        <x:v>2.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J92" s="9">
-        <x:v>10125756566.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K92" s="9">
-        <x:v>8121013460.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L92" s="9">
-        <x:v>1.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="9">
-        <x:v>6777131152.68</x:v>
-[...4 lines deleted...]
-      <x:c r="A94" s="0" t="s">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:13">
+      <x:c r="A93" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
-    </x:row>
+      <x:c r="B93" s="9">
+        <x:v>565017935858.06</x:v>
+      </x:c>
+      <x:c r="C93" s="9">
+        <x:v>479354483156.4</x:v>
+      </x:c>
+      <x:c r="D93" s="9">
+        <x:v>85663452701.66</x:v>
+      </x:c>
+      <x:c r="E93" s="10">
+        <x:v>44877</x:v>
+      </x:c>
+      <x:c r="F93" s="10">
+        <x:v>17361</x:v>
+      </x:c>
+      <x:c r="G93" s="9">
+        <x:v>13410140590.38</x:v>
+      </x:c>
+      <x:c r="H93" s="9">
+        <x:v>11900569586.59</x:v>
+      </x:c>
+      <x:c r="I93" s="9">
+        <x:v>2.11</x:v>
+      </x:c>
+      <x:c r="J93" s="9">
+        <x:v>10133188629.93</x:v>
+      </x:c>
+      <x:c r="K93" s="9">
+        <x:v>8121064674</x:v>
+      </x:c>
+      <x:c r="L93" s="9">
+        <x:v>1.44</x:v>
+      </x:c>
+      <x:c r="M93" s="9">
+        <x:v>6777146123.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:13">
+      <x:c r="A98" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A93:J93"/>
     <x:mergeCell ref="A94:J94"/>
     <x:mergeCell ref="A95:J95"/>
     <x:mergeCell ref="A96:J96"/>
     <x:mergeCell ref="A97:J97"/>
+    <x:mergeCell ref="A98:J98"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>