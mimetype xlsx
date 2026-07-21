--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b4bf3bc69e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf1e5b04c13c47a1b73d2b1eba5695ac.psmdcp" Id="R701ed56d9a814e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d4fba8954d4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e458cd2959946d3970c2376686c4029.psmdcp" Id="R2a8c2d223e7448a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -209,53 +209,50 @@
     <x:t>PRD27</x:t>
   </x:si>
   <x:si>
     <x:t>TV</x:t>
   </x:si>
   <x:si>
     <x:t>RIS</x:t>
   </x:si>
   <x:si>
     <x:t>EMFAF 2027</x:t>
   </x:si>
   <x:si>
     <x:t>IPMP</x:t>
   </x:si>
   <x:si>
     <x:t>IPNP</x:t>
   </x:si>
   <x:si>
     <x:t>ATP2024</x:t>
   </x:si>
   <x:si>
     <x:t>DIP 2027</x:t>
   </x:si>
   <x:si>
     <x:t>SP-CLLD</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>UMIS 2030</x:t>
   </x:si>
   <x:si>
     <x:t>Total EFSM 2021:</x:t>
   </x:si>
   <x:si>
     <x:t>Test RRP</x:t>
   </x:si>
   <x:si>
     <x:t>Total Test RRP:</x:t>
   </x:si>
   <x:si>
     <x:t>Brexit Adjustment Reserve</x:t>
   </x:si>
   <x:si>
     <x:t>Total No Group:</x:t>
   </x:si>
   <x:si>
     <x:t>PBISF</x:t>
   </x:si>
   <x:si>
     <x:t>PBAMIF</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Bulgaria - BMVI</x:t>
   </x:si>
@@ -882,51 +879,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M99"/>
+  <x:dimension ref="A1:M98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1940,63 +1937,63 @@
       </x:c>
       <x:c r="L28" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>22380188.59</x:v>
+        <x:v>22390414.43</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>18564219.6</x:v>
+        <x:v>18574445.44</x:v>
       </x:c>
       <x:c r="I29" s="9">
         <x:v>8.87</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>13006486.63</x:v>
+        <x:v>13016692.02</x:v>
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E30" s="10">
@@ -2022,63 +2019,63 @@
       </x:c>
       <x:c r="L30" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E31" s="10">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>60792276.27</x:v>
+        <x:v>60802502.11</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>56321075.23</x:v>
+        <x:v>56331301.07</x:v>
       </x:c>
       <x:c r="I31" s="9">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>44020406.69</x:v>
+        <x:v>44030612.08</x:v>
       </x:c>
       <x:c r="K31" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L31" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="9">
         <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="10">
@@ -2353,69 +2350,69 @@
       </x:c>
       <x:c r="M38" s="9">
         <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>1677611282.5</x:v>
+        <x:v>1677605053.58</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>1681278.37</x:v>
+        <x:v>1153982.55</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>1422410.32</x:v>
+        <x:v>970146.94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>8263000</x:v>
       </x:c>
       <x:c r="H40" s="9">
@@ -2435,69 +2432,69 @@
       </x:c>
       <x:c r="M40" s="9">
         <x:v>3152.17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>28232</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>1685874282.5</x:v>
+        <x:v>1685868053.58</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>1679129622.52</x:v>
+        <x:v>1679123393.6</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>23.18</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>1569281055.68</x:v>
+        <x:v>1569275174.71</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>1686398.68</x:v>
+        <x:v>1159102.86</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>1425562.49</x:v>
+        <x:v>973299.11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
         <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H42" s="9">
@@ -2716,66 +2713,66 @@
       </x:c>
       <x:c r="K47" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C48" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D48" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E48" s="10">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="10">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="G48" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="H48" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="I48" s="9">
-        <x:v>3.42</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="J48" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>3633985.29</x:v>
       </x:c>
       <x:c r="K48" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>279939883</x:v>
       </x:c>
       <x:c r="E49" s="10">
@@ -2798,51 +2795,51 @@
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>3286.17</x:v>
       </x:c>
@@ -3167,476 +3164,476 @@
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F59" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G59" s="9">
-        <x:v>0</x:v>
+        <x:v>1300000</x:v>
       </x:c>
       <x:c r="H59" s="9">
-        <x:v>0</x:v>
+        <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
-        <x:v>0</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
-        <x:v>0</x:v>
+        <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
-        <x:v>219855509</x:v>
+        <x:v>14127598347.48</x:v>
       </x:c>
       <x:c r="C60" s="9">
-        <x:v>186081250</x:v>
+        <x:v>11971691205.11</x:v>
       </x:c>
       <x:c r="D60" s="9">
-        <x:v>33774259</x:v>
+        <x:v>2155907142.37</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>2</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>2</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>76000</x:v>
+        <x:v>92396505.82</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>76000</x:v>
+        <x:v>90863833.91</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>80837253.95</x:v>
       </x:c>
       <x:c r="K60" s="9">
-        <x:v>0</x:v>
+        <x:v>2708567.13</x:v>
       </x:c>
       <x:c r="L60" s="9">
-        <x:v>0</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M60" s="9">
-        <x:v>0</x:v>
+        <x:v>1697341.13</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
-        <x:v>14347453856.48</x:v>
+        <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C61" s="9">
-        <x:v>12157772455.11</x:v>
+        <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D61" s="9">
-        <x:v>2189681401.37</x:v>
+        <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>341</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>102</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>91022505.82</x:v>
+        <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>89864833.91</x:v>
+        <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>0.63</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>80007136.35</x:v>
+        <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K61" s="9">
-        <x:v>2708567.13</x:v>
+        <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L61" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="M61" s="9">
-        <x:v>1697341.13</x:v>
+        <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
         <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>1.95</x:v>
       </x:c>
       <x:c r="J62" s="9">
         <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
-        <x:v>11299550.57</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="C63" s="9">
-        <x:v>10225837.62</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="D63" s="9">
-        <x:v>1073712.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>228547.48</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>220878.1</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>1.95</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>176395.7</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K63" s="9">
-        <x:v>43919.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
-        <x:v>0.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
-        <x:v>42437.24</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I64" s="9">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="J64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>15372864</x:v>
+        <x:v>58620351.63</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>15372864</x:v>
+        <x:v>44619194.01</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>0</x:v>
+        <x:v>14001157.62</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F65" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>0.2</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>3259485.75</x:v>
       </x:c>
       <x:c r="K65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B66" s="9">
-        <x:v>58620351.63</x:v>
+        <x:v>64992322.95</x:v>
       </x:c>
       <x:c r="C66" s="9">
-        <x:v>44619194.01</x:v>
+        <x:v>53467429.73</x:v>
       </x:c>
       <x:c r="D66" s="9">
-        <x:v>14001157.62</x:v>
+        <x:v>11524893.22</x:v>
       </x:c>
       <x:c r="E66" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F66" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G66" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="H66" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="I66" s="9">
-        <x:v>6.54</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="J66" s="9">
-        <x:v>3259485.75</x:v>
+        <x:v>476919.91</x:v>
       </x:c>
       <x:c r="K66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B67" s="9">
-        <x:v>64992322.95</x:v>
+        <x:v>321743275.24</x:v>
       </x:c>
       <x:c r="C67" s="9">
-        <x:v>53467429.73</x:v>
+        <x:v>265443551.67</x:v>
       </x:c>
       <x:c r="D67" s="9">
-        <x:v>11524893.22</x:v>
+        <x:v>56299723.57</x:v>
       </x:c>
       <x:c r="E67" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F67" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G67" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I67" s="9">
-        <x:v>0.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J67" s="9">
-        <x:v>476919.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B68" s="9">
-        <x:v>321743275.24</x:v>
+        <x:v>445355949.82</x:v>
       </x:c>
       <x:c r="C68" s="9">
-        <x:v>265443551.67</x:v>
+        <x:v>363530175.41</x:v>
       </x:c>
       <x:c r="D68" s="9">
-        <x:v>56299723.57</x:v>
+        <x:v>81825774.41</x:v>
       </x:c>
       <x:c r="E68" s="10">
-        <x:v>3</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F68" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G68" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="H68" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="I68" s="9">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J68" s="9">
-        <x:v>0</x:v>
+        <x:v>3736405.66</x:v>
       </x:c>
       <x:c r="K68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B69" s="9">
-        <x:v>445355949.82</x:v>
+        <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C69" s="9">
-        <x:v>363530175.41</x:v>
+        <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D69" s="9">
-        <x:v>81825774.41</x:v>
+        <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E69" s="10">
-        <x:v>9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F69" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G69" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I69" s="9">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J69" s="9">
-        <x:v>3736405.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B70" s="9">
         <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C70" s="9">
         <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D70" s="9">
         <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E70" s="10">
@@ -3650,303 +3647,303 @@
       </x:c>
       <x:c r="H70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:13">
       <x:c r="A71" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B71" s="9">
-        <x:v>6135502574.36</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C71" s="9">
-        <x:v>5547516910.98</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D71" s="9">
-        <x:v>587985663.38</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:13">
       <x:c r="A72" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B72" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C72" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D72" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E72" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F72" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:13">
       <x:c r="A73" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E73" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F73" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G73" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="H73" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="I73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B74" s="9">
-        <x:v>0</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C74" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D74" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E74" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F74" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G74" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="H74" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="I74" s="9">
-        <x:v>0</x:v>
+        <x:v>3.52</x:v>
       </x:c>
       <x:c r="J74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B75" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C75" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D75" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>667687.06</x:v>
       </x:c>
       <x:c r="E75" s="10">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F75" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G75" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I75" s="9">
-        <x:v>3.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B76" s="9">
-        <x:v>4451246.96</x:v>
+        <x:v>4869904.78</x:v>
       </x:c>
       <x:c r="C76" s="9">
-        <x:v>3783559.9</x:v>
+        <x:v>4139419.06</x:v>
       </x:c>
       <x:c r="D76" s="9">
-        <x:v>667687.06</x:v>
+        <x:v>730485.72</x:v>
       </x:c>
       <x:c r="E76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:13">
       <x:c r="A77" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B77" s="9">
-        <x:v>4869904.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C77" s="9">
-        <x:v>4139419.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D77" s="9">
-        <x:v>730485.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L77" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -4019,655 +4016,614 @@
       </x:c>
       <x:c r="H79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B80" s="9">
-        <x:v>0</x:v>
+        <x:v>9321151.74</x:v>
       </x:c>
       <x:c r="C80" s="9">
-        <x:v>0</x:v>
+        <x:v>7922978.96</x:v>
       </x:c>
       <x:c r="D80" s="9">
-        <x:v>0</x:v>
+        <x:v>1398172.78</x:v>
       </x:c>
       <x:c r="E80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B81" s="9">
-        <x:v>9321151.74</x:v>
+        <x:v>1213869575</x:v>
       </x:c>
       <x:c r="C81" s="9">
-        <x:v>7922978.96</x:v>
+        <x:v>1031789139</x:v>
       </x:c>
       <x:c r="D81" s="9">
-        <x:v>1398172.78</x:v>
+        <x:v>182080436</x:v>
       </x:c>
       <x:c r="E81" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F81" s="10">
-        <x:v>0</x:v>
+        <x:v>5224</x:v>
       </x:c>
       <x:c r="G81" s="9">
-        <x:v>0</x:v>
+        <x:v>1231439518.48</x:v>
       </x:c>
       <x:c r="H81" s="9">
-        <x:v>0</x:v>
+        <x:v>1218020694.02</x:v>
       </x:c>
       <x:c r="I81" s="9">
-        <x:v>0</x:v>
+        <x:v>100.34</x:v>
       </x:c>
       <x:c r="J81" s="9">
-        <x:v>0</x:v>
+        <x:v>1035378368.81</x:v>
       </x:c>
       <x:c r="K81" s="9">
-        <x:v>0</x:v>
+        <x:v>1207823919</x:v>
       </x:c>
       <x:c r="L81" s="9">
-        <x:v>0</x:v>
+        <x:v>99.5</x:v>
       </x:c>
       <x:c r="M81" s="9">
-        <x:v>0</x:v>
+        <x:v>1026936744.15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B82" s="9">
-        <x:v>1213869575</x:v>
+        <x:v>174057556</x:v>
       </x:c>
       <x:c r="C82" s="9">
-        <x:v>1031789139</x:v>
+        <x:v>147948923</x:v>
       </x:c>
       <x:c r="D82" s="9">
-        <x:v>182080436</x:v>
+        <x:v>26108633</x:v>
       </x:c>
       <x:c r="E82" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F82" s="10">
-        <x:v>5224</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G82" s="9">
-        <x:v>1231439518.48</x:v>
+        <x:v>175430311.91</x:v>
       </x:c>
       <x:c r="H82" s="9">
-        <x:v>1218020694.02</x:v>
+        <x:v>175412579.64</x:v>
       </x:c>
       <x:c r="I82" s="9">
-        <x:v>100.34</x:v>
+        <x:v>100.78</x:v>
       </x:c>
       <x:c r="J82" s="9">
-        <x:v>1035378368.81</x:v>
+        <x:v>149100692.49</x:v>
       </x:c>
       <x:c r="K82" s="9">
-        <x:v>1207823919</x:v>
+        <x:v>176157334.01</x:v>
       </x:c>
       <x:c r="L82" s="9">
-        <x:v>99.5</x:v>
+        <x:v>101.21</x:v>
       </x:c>
       <x:c r="M82" s="9">
-        <x:v>1026936744.15</x:v>
+        <x:v>149807033.12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B83" s="9">
-        <x:v>174057556</x:v>
+        <x:v>1601274759</x:v>
       </x:c>
       <x:c r="C83" s="9">
-        <x:v>147948923</x:v>
+        <x:v>1361083545</x:v>
       </x:c>
       <x:c r="D83" s="9">
-        <x:v>26108633</x:v>
+        <x:v>240191214</x:v>
       </x:c>
       <x:c r="E83" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F83" s="10">
-        <x:v>1450</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G83" s="9">
-        <x:v>175430311.91</x:v>
+        <x:v>1679388186.46</x:v>
       </x:c>
       <x:c r="H83" s="9">
-        <x:v>175412579.64</x:v>
+        <x:v>1633330709.97</x:v>
       </x:c>
       <x:c r="I83" s="9">
-        <x:v>100.78</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J83" s="9">
-        <x:v>149100692.49</x:v>
+        <x:v>1388403405.37</x:v>
       </x:c>
       <x:c r="K83" s="9">
-        <x:v>176157334.01</x:v>
+        <x:v>1604980373.56</x:v>
       </x:c>
       <x:c r="L83" s="9">
-        <x:v>101.21</x:v>
+        <x:v>100.23</x:v>
       </x:c>
       <x:c r="M83" s="9">
-        <x:v>149807033.12</x:v>
+        <x:v>1387005136.86</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B84" s="9">
-        <x:v>1601274759</x:v>
+        <x:v>54658454</x:v>
       </x:c>
       <x:c r="C84" s="9">
-        <x:v>1361083545</x:v>
+        <x:v>46459685</x:v>
       </x:c>
       <x:c r="D84" s="9">
-        <x:v>240191214</x:v>
+        <x:v>8198769</x:v>
       </x:c>
       <x:c r="E84" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="10">
-        <x:v>1199</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G84" s="9">
-        <x:v>1679388186.46</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="H84" s="9">
-        <x:v>1633330709.97</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="I84" s="9">
-        <x:v>102</x:v>
+        <x:v>100.74</x:v>
       </x:c>
       <x:c r="J84" s="9">
-        <x:v>1388403405.37</x:v>
+        <x:v>46804272.48</x:v>
       </x:c>
       <x:c r="K84" s="9">
-        <x:v>1604980373.56</x:v>
+        <x:v>54684564.36</x:v>
       </x:c>
       <x:c r="L84" s="9">
-        <x:v>100.23</x:v>
+        <x:v>100.05</x:v>
       </x:c>
       <x:c r="M84" s="9">
-        <x:v>1387005136.86</x:v>
+        <x:v>46484508.28</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B85" s="9">
-        <x:v>54658454</x:v>
+        <x:v>1162215551</x:v>
       </x:c>
       <x:c r="C85" s="9">
-        <x:v>46459685</x:v>
+        <x:v>987883218</x:v>
       </x:c>
       <x:c r="D85" s="9">
-        <x:v>8198769</x:v>
+        <x:v>174332333</x:v>
       </x:c>
       <x:c r="E85" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="10">
-        <x:v>123</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="G85" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1842781159.63</x:v>
       </x:c>
       <x:c r="H85" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1131999669.44</x:v>
       </x:c>
       <x:c r="I85" s="9">
-        <x:v>100.74</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="J85" s="9">
-        <x:v>46804272.48</x:v>
+        <x:v>962199718.38</x:v>
       </x:c>
       <x:c r="K85" s="9">
-        <x:v>54684564.36</x:v>
+        <x:v>1134112743.63</x:v>
       </x:c>
       <x:c r="L85" s="9">
-        <x:v>100.05</x:v>
+        <x:v>97.58</x:v>
       </x:c>
       <x:c r="M85" s="9">
-        <x:v>46484508.28</x:v>
+        <x:v>963980697.59</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B86" s="9">
-        <x:v>1162215551</x:v>
+        <x:v>1911152498</x:v>
       </x:c>
       <x:c r="C86" s="9">
-        <x:v>987883218</x:v>
+        <x:v>1624479623</x:v>
       </x:c>
       <x:c r="D86" s="9">
-        <x:v>174332333</x:v>
+        <x:v>286672875</x:v>
       </x:c>
       <x:c r="E86" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="10">
-        <x:v>3154</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G86" s="9">
-        <x:v>1842781159.63</x:v>
+        <x:v>2405631032.14</x:v>
       </x:c>
       <x:c r="H86" s="9">
-        <x:v>1131999669.44</x:v>
+        <x:v>2002765492.09</x:v>
       </x:c>
       <x:c r="I86" s="9">
-        <x:v>97.4</x:v>
+        <x:v>104.79</x:v>
       </x:c>
       <x:c r="J86" s="9">
-        <x:v>962199718.38</x:v>
+        <x:v>1648581307.08</x:v>
       </x:c>
       <x:c r="K86" s="9">
-        <x:v>1134112743.63</x:v>
+        <x:v>1907234453.75</x:v>
       </x:c>
       <x:c r="L86" s="9">
-        <x:v>97.58</x:v>
+        <x:v>99.79</x:v>
       </x:c>
       <x:c r="M86" s="9">
-        <x:v>963980697.59</x:v>
+        <x:v>1546201278.21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="9">
-        <x:v>1911152498</x:v>
+        <x:v>1641623150</x:v>
       </x:c>
       <x:c r="C87" s="9">
-        <x:v>1624479623</x:v>
+        <x:v>1395379677</x:v>
       </x:c>
       <x:c r="D87" s="9">
-        <x:v>286672875</x:v>
+        <x:v>246243473</x:v>
       </x:c>
       <x:c r="E87" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="10">
-        <x:v>120</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G87" s="9">
-        <x:v>2405631032.14</x:v>
+        <x:v>2031094208.78</x:v>
       </x:c>
       <x:c r="H87" s="9">
-        <x:v>2002765492.09</x:v>
+        <x:v>1715636097.32</x:v>
       </x:c>
       <x:c r="I87" s="9">
-        <x:v>104.79</x:v>
+        <x:v>104.51</x:v>
       </x:c>
       <x:c r="J87" s="9">
-        <x:v>1648581307.08</x:v>
+        <x:v>1403558146.18</x:v>
       </x:c>
       <x:c r="K87" s="9">
-        <x:v>1907234453.75</x:v>
+        <x:v>1712670534.63</x:v>
       </x:c>
       <x:c r="L87" s="9">
-        <x:v>99.79</x:v>
+        <x:v>104.33</x:v>
       </x:c>
       <x:c r="M87" s="9">
-        <x:v>1546201278.21</x:v>
+        <x:v>1394988262.37</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B88" s="9">
-        <x:v>1641623150</x:v>
+        <x:v>7758851543</x:v>
       </x:c>
       <x:c r="C88" s="9">
-        <x:v>1395379677</x:v>
+        <x:v>6595023810</x:v>
       </x:c>
       <x:c r="D88" s="9">
-        <x:v>246243473</x:v>
+        <x:v>1163827733</x:v>
       </x:c>
       <x:c r="E88" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F88" s="10">
-        <x:v>528</x:v>
+        <x:v>11798</x:v>
       </x:c>
       <x:c r="G88" s="9">
-        <x:v>2031094208.78</x:v>
+        <x:v>9420828267.36</x:v>
       </x:c>
       <x:c r="H88" s="9">
-        <x:v>1715636097.32</x:v>
+        <x:v>7932229092.44</x:v>
       </x:c>
       <x:c r="I88" s="9">
-        <x:v>104.51</x:v>
+        <x:v>102.23</x:v>
       </x:c>
       <x:c r="J88" s="9">
-        <x:v>1403558146.18</x:v>
+        <x:v>6634025910.79</x:v>
       </x:c>
       <x:c r="K88" s="9">
-        <x:v>1712670534.63</x:v>
+        <x:v>7797663922.94</x:v>
       </x:c>
       <x:c r="L88" s="9">
-        <x:v>104.33</x:v>
+        <x:v>100.5</x:v>
       </x:c>
       <x:c r="M88" s="9">
-        <x:v>1394988262.37</x:v>
+        <x:v>6515403660.58</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="9">
-        <x:v>7758851543</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="C89" s="9">
-        <x:v>6595023810</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D89" s="9">
-        <x:v>1163827733</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="E89" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="10">
-        <x:v>11798</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G89" s="9">
-        <x:v>9420828267.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="9">
-        <x:v>7932229092.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I89" s="9">
-        <x:v>102.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J89" s="9">
-        <x:v>6634025910.79</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K89" s="9">
-        <x:v>7797663922.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L89" s="9">
-        <x:v>100.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="9">
-        <x:v>6515403660.58</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B90" s="9">
-        <x:v>40000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="C90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="9">
-        <x:v>40000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="E90" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F90" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B91" s="9">
-        <x:v>30000000</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="C91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D91" s="9">
-        <x:v>30000000</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="E91" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B92" s="9">
-        <x:v>70000000</x:v>
+        <x:v>564798080349.06</x:v>
       </x:c>
       <x:c r="C92" s="9">
-        <x:v>0</x:v>
+        <x:v>479168401906.4</x:v>
       </x:c>
       <x:c r="D92" s="9">
-        <x:v>70000000</x:v>
+        <x:v>85629678442.66</x:v>
       </x:c>
       <x:c r="E92" s="10">
-        <x:v>1</x:v>
+        <x:v>44894</x:v>
       </x:c>
       <x:c r="F92" s="10">
-        <x:v>0</x:v>
+        <x:v>17364</x:v>
       </x:c>
       <x:c r="G92" s="9">
-        <x:v>0</x:v>
+        <x:v>13411518587.3</x:v>
       </x:c>
       <x:c r="H92" s="9">
-        <x:v>0</x:v>
+        <x:v>11901572583.51</x:v>
       </x:c>
       <x:c r="I92" s="9">
-        <x:v>0</x:v>
+        <x:v>2.11</x:v>
       </x:c>
       <x:c r="J92" s="9">
-        <x:v>0</x:v>
+        <x:v>10134023071.95</x:v>
       </x:c>
       <x:c r="K92" s="9">
-        <x:v>0</x:v>
+        <x:v>8120537378.18</x:v>
       </x:c>
       <x:c r="L92" s="9">
-        <x:v>0</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="M92" s="9">
-        <x:v>0</x:v>
-[...3 lines deleted...]
-      <x:c r="A93" s="8" t="s">
+        <x:v>6776693859.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:13" ht="15" customHeight="1"/>
+    <x:row r="94" spans="1:13">
+      <x:c r="A94" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B93" s="9">
-[...36 lines deleted...]
-    <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
+    </x:row>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
+    <x:mergeCell ref="A93:J93"/>
     <x:mergeCell ref="A94:J94"/>
     <x:mergeCell ref="A95:J95"/>
     <x:mergeCell ref="A96:J96"/>
     <x:mergeCell ref="A97:J97"/>
-    <x:mergeCell ref="A98:J98"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>