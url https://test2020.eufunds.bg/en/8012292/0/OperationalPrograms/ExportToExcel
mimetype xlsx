--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d4fba8954d4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e458cd2959946d3970c2376686c4029.psmdcp" Id="R2a8c2d223e7448a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c1023058c848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f27397751c94487eb69681b0ec008e1f.psmdcp" Id="Rbd52ee5c0ee949e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -209,50 +209,53 @@
     <x:t>PRD27</x:t>
   </x:si>
   <x:si>
     <x:t>TV</x:t>
   </x:si>
   <x:si>
     <x:t>RIS</x:t>
   </x:si>
   <x:si>
     <x:t>EMFAF 2027</x:t>
   </x:si>
   <x:si>
     <x:t>IPMP</x:t>
   </x:si>
   <x:si>
     <x:t>IPNP</x:t>
   </x:si>
   <x:si>
     <x:t>ATP2024</x:t>
   </x:si>
   <x:si>
     <x:t>DIP 2027</x:t>
   </x:si>
   <x:si>
     <x:t>SP-CLLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMIS 2030</x:t>
   </x:si>
   <x:si>
     <x:t>Total EFSM 2021:</x:t>
   </x:si>
   <x:si>
     <x:t>Test RRP</x:t>
   </x:si>
   <x:si>
     <x:t>Total Test RRP:</x:t>
   </x:si>
   <x:si>
     <x:t>Brexit Adjustment Reserve</x:t>
   </x:si>
   <x:si>
     <x:t>Total No Group:</x:t>
   </x:si>
   <x:si>
     <x:t>PBISF</x:t>
   </x:si>
   <x:si>
     <x:t>PBAMIF</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Bulgaria - BMVI</x:t>
   </x:si>
@@ -879,51 +882,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M98"/>
+  <x:dimension ref="A1:M99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -994,63 +997,63 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>61926152.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>43495159.6</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>18430992.47</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>6363240.73</x:v>
+        <x:v>6368353.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>5363981.58</x:v>
+        <x:v>5369094.5</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>8.66</x:v>
+        <x:v>8.67</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>3734207.43</x:v>
+        <x:v>3738297.77</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>213727.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0.35</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>115392.19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>905281731.79</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>769445269.19</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>135836462.6</x:v>
       </x:c>
       <x:c r="E7" s="10">
@@ -1445,63 +1448,63 @@
       </x:c>
       <x:c r="L16" s="9">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570236411.25</x:v>
+        <x:v>570241524.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563411052.14</x:v>
+        <x:v>563416165.06</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524553972.32</x:v>
+        <x:v>524558062.66</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="10">
@@ -2362,57 +2365,57 @@
       <x:c r="C39" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="9">
         <x:v>1677605053.58</x:v>
       </x:c>
       <x:c r="H39" s="9">
         <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
         <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>1153982.55</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>970146.94</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>8263000</x:v>
       </x:c>
       <x:c r="H40" s="9">
@@ -2444,139 +2447,139 @@
       <x:c r="C41" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>28232</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>1685868053.58</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>1679123393.6</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>23.18</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>1569275174.71</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>1159102.86</x:v>
+        <x:v>1162103.86</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>973299.11</x:v>
+        <x:v>975786.27</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>47962388.44</x:v>
+        <x:v>47964887.17</x:v>
       </x:c>
       <x:c r="H42" s="9">
         <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I42" s="9">
         <x:v>217.07</x:v>
       </x:c>
       <x:c r="J42" s="9">
         <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K42" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>11768014.64</x:v>
+        <x:v>12393810.78</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>11630942.91</x:v>
+        <x:v>12256739.05</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>2.09</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>8293428.04</x:v>
+        <x:v>8710665.69</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="L43" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H44" s="9">
@@ -2590,51 +2593,51 @@
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F45" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G45" s="9">
         <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H45" s="9">
         <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
         <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2842,60 +2845,60 @@
       </x:c>
       <x:c r="M50" s="9">
         <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E51" s="10">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="9">
-        <x:v>14389186.96</x:v>
+        <x:v>13578138.34</x:v>
       </x:c>
       <x:c r="H51" s="9">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="I51" s="9">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="J51" s="9">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E52" s="10">
@@ -2959,66 +2962,66 @@
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D54" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E54" s="10">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F54" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G54" s="9">
-        <x:v>0</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="H54" s="9">
-        <x:v>0</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="I54" s="9">
-        <x:v>0</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="J54" s="9">
-        <x:v>0</x:v>
+        <x:v>89250</x:v>
       </x:c>
       <x:c r="K54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E55" s="10">
@@ -3196,444 +3199,444 @@
       </x:c>
       <x:c r="H59" s="9">
         <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
         <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
-        <x:v>14127598347.48</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C60" s="9">
-        <x:v>11971691205.11</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D60" s="9">
-        <x:v>2155907142.37</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>358</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>104</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>92396505.82</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>90863833.91</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>0.64</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>80837253.95</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K60" s="9">
-        <x:v>2708567.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
-        <x:v>1697341.13</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
-        <x:v>11299550.57</x:v>
+        <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
-        <x:v>10225837.62</x:v>
+        <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
-        <x:v>1073712.95</x:v>
+        <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>3</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>3</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>228547.48</x:v>
+        <x:v>92394752.07</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>220878.1</x:v>
+        <x:v>90871231.43</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>1.95</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>176395.7</x:v>
+        <x:v>80856544.97</x:v>
       </x:c>
       <x:c r="K61" s="9">
-        <x:v>43919.98</x:v>
+        <x:v>2707827.29</x:v>
       </x:c>
       <x:c r="L61" s="9">
-        <x:v>0.39</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
-        <x:v>42437.24</x:v>
+        <x:v>1696724.62</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
         <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>1.95</x:v>
       </x:c>
       <x:c r="J62" s="9">
         <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
-        <x:v>15372864</x:v>
+        <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C63" s="9">
-        <x:v>15372864</x:v>
+        <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D63" s="9">
-        <x:v>0</x:v>
+        <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E63" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F63" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>220878.1</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>0.2</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>30677.51</x:v>
+        <x:v>176395.7</x:v>
       </x:c>
       <x:c r="K63" s="9">
-        <x:v>0</x:v>
+        <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L63" s="9">
-        <x:v>0</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="M63" s="9">
-        <x:v>0</x:v>
+        <x:v>42437.24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>15372864</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I64" s="9">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="J64" s="9">
         <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>58620351.63</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>44619194.01</x:v>
+        <x:v>15372864</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>14001157.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>3834689.11</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>6.54</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>3259485.75</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="K65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B66" s="9">
-        <x:v>64992322.95</x:v>
+        <x:v>58620351.63</x:v>
       </x:c>
       <x:c r="C66" s="9">
-        <x:v>53467429.73</x:v>
+        <x:v>44619194.01</x:v>
       </x:c>
       <x:c r="D66" s="9">
-        <x:v>11524893.22</x:v>
+        <x:v>14001157.62</x:v>
       </x:c>
       <x:c r="E66" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F66" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G66" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="H66" s="9">
-        <x:v>635893.23</x:v>
+        <x:v>3834689.11</x:v>
       </x:c>
       <x:c r="I66" s="9">
-        <x:v>0.98</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="J66" s="9">
-        <x:v>476919.91</x:v>
+        <x:v>3259485.75</x:v>
       </x:c>
       <x:c r="K66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L66" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B67" s="9">
-        <x:v>321743275.24</x:v>
+        <x:v>64992322.95</x:v>
       </x:c>
       <x:c r="C67" s="9">
-        <x:v>265443551.67</x:v>
+        <x:v>53467429.73</x:v>
       </x:c>
       <x:c r="D67" s="9">
-        <x:v>56299723.57</x:v>
+        <x:v>11524893.22</x:v>
       </x:c>
       <x:c r="E67" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F67" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G67" s="9">
-        <x:v>0</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="H67" s="9">
-        <x:v>0</x:v>
+        <x:v>635893.23</x:v>
       </x:c>
       <x:c r="I67" s="9">
-        <x:v>0</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="J67" s="9">
-        <x:v>0</x:v>
+        <x:v>476919.91</x:v>
       </x:c>
       <x:c r="K67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B68" s="9">
-        <x:v>445355949.82</x:v>
+        <x:v>321743275.24</x:v>
       </x:c>
       <x:c r="C68" s="9">
-        <x:v>363530175.41</x:v>
+        <x:v>265443551.67</x:v>
       </x:c>
       <x:c r="D68" s="9">
-        <x:v>81825774.41</x:v>
+        <x:v>56299723.57</x:v>
       </x:c>
       <x:c r="E68" s="10">
-        <x:v>9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F68" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G68" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="9">
-        <x:v>4470582.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I68" s="9">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J68" s="9">
-        <x:v>3736405.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B69" s="9">
-        <x:v>6135502574.36</x:v>
+        <x:v>445355949.82</x:v>
       </x:c>
       <x:c r="C69" s="9">
-        <x:v>5547516910.98</x:v>
+        <x:v>363530175.41</x:v>
       </x:c>
       <x:c r="D69" s="9">
-        <x:v>587985663.38</x:v>
+        <x:v>81825774.41</x:v>
       </x:c>
       <x:c r="E69" s="10">
-        <x:v>0</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F69" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G69" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="H69" s="9">
-        <x:v>0</x:v>
+        <x:v>4470582.34</x:v>
       </x:c>
       <x:c r="I69" s="9">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J69" s="9">
-        <x:v>0</x:v>
+        <x:v>3736405.66</x:v>
       </x:c>
       <x:c r="K69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B70" s="9">
         <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C70" s="9">
         <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D70" s="9">
         <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E70" s="10">
@@ -3647,303 +3650,303 @@
       </x:c>
       <x:c r="H70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:13">
       <x:c r="A71" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B71" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>6135502574.36</x:v>
       </x:c>
       <x:c r="C71" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>5547516910.98</x:v>
       </x:c>
       <x:c r="D71" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>587985663.38</x:v>
       </x:c>
       <x:c r="E71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F71" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:13">
       <x:c r="A72" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B72" s="9">
-        <x:v>0</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C72" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D72" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E72" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F72" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:13">
       <x:c r="A73" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E73" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F73" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G73" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B74" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C74" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D74" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E74" s="10">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F74" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G74" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="H74" s="9">
         <x:v>71900</x:v>
       </x:c>
       <x:c r="I74" s="9">
-        <x:v>3.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B75" s="9">
-        <x:v>4451246.96</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C75" s="9">
-        <x:v>3783559.9</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D75" s="9">
-        <x:v>667687.06</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E75" s="10">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F75" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="H75" s="9">
-        <x:v>0</x:v>
+        <x:v>71900</x:v>
       </x:c>
       <x:c r="I75" s="9">
-        <x:v>0</x:v>
+        <x:v>3.52</x:v>
       </x:c>
       <x:c r="J75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B76" s="9">
-        <x:v>4869904.78</x:v>
+        <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C76" s="9">
-        <x:v>4139419.06</x:v>
+        <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D76" s="9">
-        <x:v>730485.72</x:v>
+        <x:v>667687.06</x:v>
       </x:c>
       <x:c r="E76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:13">
       <x:c r="A77" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B77" s="9">
-        <x:v>0</x:v>
+        <x:v>4869904.78</x:v>
       </x:c>
       <x:c r="C77" s="9">
-        <x:v>0</x:v>
+        <x:v>4139419.06</x:v>
       </x:c>
       <x:c r="D77" s="9">
-        <x:v>0</x:v>
+        <x:v>730485.72</x:v>
       </x:c>
       <x:c r="E77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L77" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -4016,614 +4019,655 @@
       </x:c>
       <x:c r="H79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B80" s="9">
-        <x:v>9321151.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C80" s="9">
-        <x:v>7922978.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D80" s="9">
-        <x:v>1398172.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B81" s="9">
-        <x:v>1213869575</x:v>
+        <x:v>9321151.74</x:v>
       </x:c>
       <x:c r="C81" s="9">
-        <x:v>1031789139</x:v>
+        <x:v>7922978.96</x:v>
       </x:c>
       <x:c r="D81" s="9">
-        <x:v>182080436</x:v>
+        <x:v>1398172.78</x:v>
       </x:c>
       <x:c r="E81" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F81" s="10">
-        <x:v>5224</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G81" s="9">
-        <x:v>1231439518.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="9">
-        <x:v>1218020694.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I81" s="9">
-        <x:v>100.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J81" s="9">
-        <x:v>1035378368.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K81" s="9">
-        <x:v>1207823919</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L81" s="9">
-        <x:v>99.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="9">
-        <x:v>1026936744.15</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B82" s="9">
-        <x:v>174057556</x:v>
+        <x:v>1213869575</x:v>
       </x:c>
       <x:c r="C82" s="9">
-        <x:v>147948923</x:v>
+        <x:v>1031789139</x:v>
       </x:c>
       <x:c r="D82" s="9">
-        <x:v>26108633</x:v>
+        <x:v>182080436</x:v>
       </x:c>
       <x:c r="E82" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F82" s="10">
-        <x:v>1450</x:v>
+        <x:v>5224</x:v>
       </x:c>
       <x:c r="G82" s="9">
-        <x:v>175430311.91</x:v>
+        <x:v>1231439518.48</x:v>
       </x:c>
       <x:c r="H82" s="9">
-        <x:v>175412579.64</x:v>
+        <x:v>1218020694.02</x:v>
       </x:c>
       <x:c r="I82" s="9">
-        <x:v>100.78</x:v>
+        <x:v>100.34</x:v>
       </x:c>
       <x:c r="J82" s="9">
-        <x:v>149100692.49</x:v>
+        <x:v>1035378368.81</x:v>
       </x:c>
       <x:c r="K82" s="9">
-        <x:v>176157334.01</x:v>
+        <x:v>1207823919</x:v>
       </x:c>
       <x:c r="L82" s="9">
-        <x:v>101.21</x:v>
+        <x:v>99.5</x:v>
       </x:c>
       <x:c r="M82" s="9">
-        <x:v>149807033.12</x:v>
+        <x:v>1026936744.15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B83" s="9">
-        <x:v>1601274759</x:v>
+        <x:v>174057556</x:v>
       </x:c>
       <x:c r="C83" s="9">
-        <x:v>1361083545</x:v>
+        <x:v>147948923</x:v>
       </x:c>
       <x:c r="D83" s="9">
-        <x:v>240191214</x:v>
+        <x:v>26108633</x:v>
       </x:c>
       <x:c r="E83" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F83" s="10">
-        <x:v>1199</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G83" s="9">
-        <x:v>1679388186.46</x:v>
+        <x:v>175430311.91</x:v>
       </x:c>
       <x:c r="H83" s="9">
-        <x:v>1633330709.97</x:v>
+        <x:v>175412579.64</x:v>
       </x:c>
       <x:c r="I83" s="9">
-        <x:v>102</x:v>
+        <x:v>100.78</x:v>
       </x:c>
       <x:c r="J83" s="9">
-        <x:v>1388403405.37</x:v>
+        <x:v>149100692.49</x:v>
       </x:c>
       <x:c r="K83" s="9">
-        <x:v>1604980373.56</x:v>
+        <x:v>176157334.01</x:v>
       </x:c>
       <x:c r="L83" s="9">
-        <x:v>100.23</x:v>
+        <x:v>101.21</x:v>
       </x:c>
       <x:c r="M83" s="9">
-        <x:v>1387005136.86</x:v>
+        <x:v>149807033.12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B84" s="9">
-        <x:v>54658454</x:v>
+        <x:v>1601274759</x:v>
       </x:c>
       <x:c r="C84" s="9">
-        <x:v>46459685</x:v>
+        <x:v>1361083545</x:v>
       </x:c>
       <x:c r="D84" s="9">
-        <x:v>8198769</x:v>
+        <x:v>240191214</x:v>
       </x:c>
       <x:c r="E84" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="10">
-        <x:v>123</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G84" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1679388186.46</x:v>
       </x:c>
       <x:c r="H84" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1633330709.97</x:v>
       </x:c>
       <x:c r="I84" s="9">
-        <x:v>100.74</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J84" s="9">
-        <x:v>46804272.48</x:v>
+        <x:v>1388403405.37</x:v>
       </x:c>
       <x:c r="K84" s="9">
-        <x:v>54684564.36</x:v>
+        <x:v>1604980373.56</x:v>
       </x:c>
       <x:c r="L84" s="9">
-        <x:v>100.05</x:v>
+        <x:v>100.23</x:v>
       </x:c>
       <x:c r="M84" s="9">
-        <x:v>46484508.28</x:v>
+        <x:v>1387005136.86</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B85" s="9">
-        <x:v>1162215551</x:v>
+        <x:v>54658454</x:v>
       </x:c>
       <x:c r="C85" s="9">
-        <x:v>987883218</x:v>
+        <x:v>46459685</x:v>
       </x:c>
       <x:c r="D85" s="9">
-        <x:v>174332333</x:v>
+        <x:v>8198769</x:v>
       </x:c>
       <x:c r="E85" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="10">
-        <x:v>3154</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G85" s="9">
-        <x:v>1842781159.63</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="H85" s="9">
-        <x:v>1131999669.44</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="I85" s="9">
-        <x:v>97.4</x:v>
+        <x:v>100.74</x:v>
       </x:c>
       <x:c r="J85" s="9">
-        <x:v>962199718.38</x:v>
+        <x:v>46804272.48</x:v>
       </x:c>
       <x:c r="K85" s="9">
-        <x:v>1134112743.63</x:v>
+        <x:v>54684564.36</x:v>
       </x:c>
       <x:c r="L85" s="9">
-        <x:v>97.58</x:v>
+        <x:v>100.05</x:v>
       </x:c>
       <x:c r="M85" s="9">
-        <x:v>963980697.59</x:v>
+        <x:v>46484508.28</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B86" s="9">
-        <x:v>1911152498</x:v>
+        <x:v>1162215551</x:v>
       </x:c>
       <x:c r="C86" s="9">
-        <x:v>1624479623</x:v>
+        <x:v>987883218</x:v>
       </x:c>
       <x:c r="D86" s="9">
-        <x:v>286672875</x:v>
+        <x:v>174332333</x:v>
       </x:c>
       <x:c r="E86" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="10">
-        <x:v>120</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="G86" s="9">
-        <x:v>2405631032.14</x:v>
+        <x:v>1842781159.63</x:v>
       </x:c>
       <x:c r="H86" s="9">
-        <x:v>2002765492.09</x:v>
+        <x:v>1131999669.44</x:v>
       </x:c>
       <x:c r="I86" s="9">
-        <x:v>104.79</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="J86" s="9">
-        <x:v>1648581307.08</x:v>
+        <x:v>962199718.38</x:v>
       </x:c>
       <x:c r="K86" s="9">
-        <x:v>1907234453.75</x:v>
+        <x:v>1134112743.63</x:v>
       </x:c>
       <x:c r="L86" s="9">
-        <x:v>99.79</x:v>
+        <x:v>97.58</x:v>
       </x:c>
       <x:c r="M86" s="9">
-        <x:v>1546201278.21</x:v>
+        <x:v>963980697.59</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="9">
-        <x:v>1641623150</x:v>
+        <x:v>1911152498</x:v>
       </x:c>
       <x:c r="C87" s="9">
-        <x:v>1395379677</x:v>
+        <x:v>1624479623</x:v>
       </x:c>
       <x:c r="D87" s="9">
-        <x:v>246243473</x:v>
+        <x:v>286672875</x:v>
       </x:c>
       <x:c r="E87" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="10">
-        <x:v>528</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G87" s="9">
-        <x:v>2031094208.78</x:v>
+        <x:v>2405631032.14</x:v>
       </x:c>
       <x:c r="H87" s="9">
-        <x:v>1715636097.32</x:v>
+        <x:v>2002765492.09</x:v>
       </x:c>
       <x:c r="I87" s="9">
-        <x:v>104.51</x:v>
+        <x:v>104.79</x:v>
       </x:c>
       <x:c r="J87" s="9">
-        <x:v>1403558146.18</x:v>
+        <x:v>1648581307.08</x:v>
       </x:c>
       <x:c r="K87" s="9">
-        <x:v>1712670534.63</x:v>
+        <x:v>1907234453.75</x:v>
       </x:c>
       <x:c r="L87" s="9">
-        <x:v>104.33</x:v>
+        <x:v>99.79</x:v>
       </x:c>
       <x:c r="M87" s="9">
-        <x:v>1394988262.37</x:v>
+        <x:v>1546201278.21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B88" s="9">
-        <x:v>7758851543</x:v>
+        <x:v>1641623150</x:v>
       </x:c>
       <x:c r="C88" s="9">
-        <x:v>6595023810</x:v>
+        <x:v>1395379677</x:v>
       </x:c>
       <x:c r="D88" s="9">
-        <x:v>1163827733</x:v>
+        <x:v>246243473</x:v>
       </x:c>
       <x:c r="E88" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F88" s="10">
-        <x:v>11798</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G88" s="9">
-        <x:v>9420828267.36</x:v>
+        <x:v>2031094208.78</x:v>
       </x:c>
       <x:c r="H88" s="9">
-        <x:v>7932229092.44</x:v>
+        <x:v>1715636097.32</x:v>
       </x:c>
       <x:c r="I88" s="9">
-        <x:v>102.23</x:v>
+        <x:v>104.51</x:v>
       </x:c>
       <x:c r="J88" s="9">
-        <x:v>6634025910.79</x:v>
+        <x:v>1403558146.18</x:v>
       </x:c>
       <x:c r="K88" s="9">
-        <x:v>7797663922.94</x:v>
+        <x:v>1712670534.63</x:v>
       </x:c>
       <x:c r="L88" s="9">
-        <x:v>100.5</x:v>
+        <x:v>104.33</x:v>
       </x:c>
       <x:c r="M88" s="9">
-        <x:v>6515403660.58</x:v>
+        <x:v>1394988262.37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="9">
-        <x:v>40000000</x:v>
+        <x:v>7758851543</x:v>
       </x:c>
       <x:c r="C89" s="9">
-        <x:v>0</x:v>
+        <x:v>6595023810</x:v>
       </x:c>
       <x:c r="D89" s="9">
-        <x:v>40000000</x:v>
+        <x:v>1163827733</x:v>
       </x:c>
       <x:c r="E89" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F89" s="10">
-        <x:v>0</x:v>
+        <x:v>11798</x:v>
       </x:c>
       <x:c r="G89" s="9">
-        <x:v>0</x:v>
+        <x:v>9420828267.36</x:v>
       </x:c>
       <x:c r="H89" s="9">
-        <x:v>0</x:v>
+        <x:v>7932229092.44</x:v>
       </x:c>
       <x:c r="I89" s="9">
-        <x:v>0</x:v>
+        <x:v>102.23</x:v>
       </x:c>
       <x:c r="J89" s="9">
-        <x:v>0</x:v>
+        <x:v>6634025910.79</x:v>
       </x:c>
       <x:c r="K89" s="9">
-        <x:v>0</x:v>
+        <x:v>7797663922.94</x:v>
       </x:c>
       <x:c r="L89" s="9">
-        <x:v>0</x:v>
+        <x:v>100.5</x:v>
       </x:c>
       <x:c r="M89" s="9">
-        <x:v>0</x:v>
+        <x:v>6515403660.58</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B90" s="9">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="C90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="9">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="E90" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B91" s="9">
-        <x:v>70000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="C91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D91" s="9">
-        <x:v>70000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="E91" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F91" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B92" s="9">
-        <x:v>564798080349.06</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="C92" s="9">
-        <x:v>479168401906.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D92" s="9">
-        <x:v>85629678442.66</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="E92" s="10">
-        <x:v>44894</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="10">
-        <x:v>17364</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G92" s="9">
-        <x:v>13411518587.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H92" s="9">
-        <x:v>11901572583.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I92" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J92" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K92" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L92" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:13">
+      <x:c r="A93" s="8" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B93" s="9">
+        <x:v>565019641464.06</x:v>
+      </x:c>
+      <x:c r="C93" s="9">
+        <x:v>479355917824.4</x:v>
+      </x:c>
+      <x:c r="D93" s="9">
+        <x:v>85663723639.66</x:v>
+      </x:c>
+      <x:c r="E93" s="10">
+        <x:v>44902</x:v>
+      </x:c>
+      <x:c r="F93" s="10">
+        <x:v>17369</x:v>
+      </x:c>
+      <x:c r="G93" s="9">
+        <x:v>13411521946.47</x:v>
+      </x:c>
+      <x:c r="H93" s="9">
+        <x:v>11901585093.95</x:v>
+      </x:c>
+      <x:c r="I93" s="9">
         <x:v>2.11</x:v>
       </x:c>
-      <x:c r="J92" s="9">
-[...5 lines deleted...]
-      <x:c r="L92" s="9">
+      <x:c r="J93" s="9">
+        <x:v>10134046453.31</x:v>
+      </x:c>
+      <x:c r="K93" s="9">
+        <x:v>8120539639.34</x:v>
+      </x:c>
+      <x:c r="L93" s="9">
         <x:v>1.44</x:v>
       </x:c>
-      <x:c r="M92" s="9">
-[...8 lines deleted...]
-    </x:row>
+      <x:c r="M93" s="9">
+        <x:v>6776695730.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:13">
+      <x:c r="A98" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A93:J93"/>
     <x:mergeCell ref="A94:J94"/>
     <x:mergeCell ref="A95:J95"/>
     <x:mergeCell ref="A96:J96"/>
     <x:mergeCell ref="A97:J97"/>
+    <x:mergeCell ref="A98:J98"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>