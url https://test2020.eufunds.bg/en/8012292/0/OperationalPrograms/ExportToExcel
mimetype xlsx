--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c1023058c848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f27397751c94487eb69681b0ec008e1f.psmdcp" Id="Rbd52ee5c0ee949e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b43c3824d2f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e2649f4df0242e0803de6d943ab6fe9.psmdcp" Id="R09f4a252d80d48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1978,107 +1978,107 @@
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>7170516.7</x:v>
+        <x:v>13201516.7</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7049343.86</x:v>
+        <x:v>13080343.86</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>0.09</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>6225980.5</x:v>
+        <x:v>12225980.5</x:v>
       </x:c>
       <x:c r="K30" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>60802502.11</x:v>
+        <x:v>66833502.11</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>56331301.07</x:v>
+        <x:v>62362301.07</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>0.67</x:v>
+        <x:v>0.75</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>44030612.08</x:v>
+        <x:v>50030612.08</x:v>
       </x:c>
       <x:c r="K31" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L31" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="9">
         <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="10">
@@ -2353,174 +2353,174 @@
       </x:c>
       <x:c r="M38" s="9">
         <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>1677605053.58</x:v>
+        <x:v>1677537270.79</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>1670933393.6</x:v>
+        <x:v>1670964610.81</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>1564305174.71</x:v>
+        <x:v>1564336234.06</x:v>
       </x:c>
       <x:c r="K39" s="9">
         <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
         <x:v>972634.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F40" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>8263000</x:v>
+        <x:v>16784000</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>8190000</x:v>
+        <x:v>16550000</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>54.6</x:v>
+        <x:v>110.33</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>4970000</x:v>
+        <x:v>11060000</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>5120.31</x:v>
+        <x:v>6609.63</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>3152.17</x:v>
+        <x:v>4045.76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>28232</x:v>
+        <x:v>28236</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>1685868053.58</x:v>
+        <x:v>1694321270.79</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>1679123393.6</x:v>
+        <x:v>1687514610.81</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>23.18</x:v>
+        <x:v>23.29</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>1569275174.71</x:v>
+        <x:v>1575396234.06</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>1162103.86</x:v>
+        <x:v>1163593.18</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>975786.27</x:v>
+        <x:v>976679.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>47964887.17</x:v>
+        <x:v>47964947.17</x:v>
       </x:c>
       <x:c r="H42" s="9">
         <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I42" s="9">
         <x:v>217.07</x:v>
       </x:c>
       <x:c r="J42" s="9">
         <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K42" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
@@ -2593,51 +2593,51 @@
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F45" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G45" s="9">
         <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H45" s="9">
         <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
         <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2716,66 +2716,66 @@
       </x:c>
       <x:c r="K47" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C48" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D48" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E48" s="10">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F48" s="10">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G48" s="9">
-        <x:v>4304181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="H48" s="9">
-        <x:v>4304181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="I48" s="9">
-        <x:v>3.54</x:v>
+        <x:v>3.55</x:v>
       </x:c>
       <x:c r="J48" s="9">
-        <x:v>3633985.29</x:v>
+        <x:v>3636387.79</x:v>
       </x:c>
       <x:c r="K48" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>279939883</x:v>
       </x:c>
       <x:c r="E49" s="10">
@@ -3167,148 +3167,148 @@
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F59" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G59" s="9">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="H59" s="9">
         <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
         <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C60" s="9">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D60" s="9">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="K60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>92394752.07</x:v>
+        <x:v>95607912.07</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>90871231.43</x:v>
+        <x:v>94084331.43</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>0.63</x:v>
+        <x:v>0.66</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>80856544.97</x:v>
+        <x:v>83858947.47</x:v>
       </x:c>
       <x:c r="K61" s="9">
         <x:v>2707827.29</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
         <x:v>1696724.62</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
@@ -4561,75 +4561,75 @@
       </x:c>
       <x:c r="K92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="9">
         <x:v>565019641464.06</x:v>
       </x:c>
       <x:c r="C93" s="9">
         <x:v>479355917824.4</x:v>
       </x:c>
       <x:c r="D93" s="9">
         <x:v>85663723639.66</x:v>
       </x:c>
       <x:c r="E93" s="10">
-        <x:v>44902</x:v>
+        <x:v>44911</x:v>
       </x:c>
       <x:c r="F93" s="10">
-        <x:v>17369</x:v>
+        <x:v>17374</x:v>
       </x:c>
       <x:c r="G93" s="9">
-        <x:v>13411521946.47</x:v>
+        <x:v>13429219323.68</x:v>
       </x:c>
       <x:c r="H93" s="9">
-        <x:v>11901585093.95</x:v>
+        <x:v>11919220411.16</x:v>
       </x:c>
       <x:c r="I93" s="9">
         <x:v>2.11</x:v>
       </x:c>
       <x:c r="J93" s="9">
-        <x:v>10134046453.31</x:v>
+        <x:v>10149169915.16</x:v>
       </x:c>
       <x:c r="K93" s="9">
-        <x:v>8120539639.34</x:v>
+        <x:v>8120541128.66</x:v>
       </x:c>
       <x:c r="L93" s="9">
         <x:v>1.44</x:v>
       </x:c>
       <x:c r="M93" s="9">
-        <x:v>6776695730.4</x:v>
+        <x:v>6776696623.99</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:13">
       <x:c r="A98" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">