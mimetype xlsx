--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53570eb8f2614b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c9612cc9ee4adfafe8d04bb49cbcfd.psmdcp" Id="R81fbe30eeb90477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68876264dc7b4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf8782c2651947fcadeb64981651cd80.psmdcp" Id="R2ebf41423c484ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>