--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68876264dc7b4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf8782c2651947fcadeb64981651cd80.psmdcp" Id="R2ebf41423c484ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b3d04c4fda435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25780ba168c640d1bdbf1045fc32d6b0.psmdcp" Id="R61a9fc3e4eb24987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>