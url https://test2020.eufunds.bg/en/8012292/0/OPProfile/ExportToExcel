--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b3d04c4fda435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25780ba168c640d1bdbf1045fc32d6b0.psmdcp" Id="R61a9fc3e4eb24987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db21411a5dc46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbd6a18c813e4dc9b0894630b155e696.psmdcp" Id="R839ffc862ae34e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>