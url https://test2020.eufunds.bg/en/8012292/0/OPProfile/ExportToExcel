--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db21411a5dc46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbd6a18c813e4dc9b0894630b155e696.psmdcp" Id="R839ffc862ae34e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47e0b2e0e1c4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f12c6e3c450e4bf29c567a32ab17d550.psmdcp" Id="R2f5922a2da934255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>