--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47e0b2e0e1c4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f12c6e3c450e4bf29c567a32ab17d550.psmdcp" Id="R2f5922a2da934255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ea71d7a7a7411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7b4ad975ed443fe8eb9f99a27a75eb2.psmdcp" Id="R4c15b9b26b1a4cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>