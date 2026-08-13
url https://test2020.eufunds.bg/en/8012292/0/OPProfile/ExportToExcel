--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ea71d7a7a7411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7b4ad975ed443fe8eb9f99a27a75eb2.psmdcp" Id="R4c15b9b26b1a4cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd002c7ad45f9408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed8269aa7c32487985015d3d51a2fe85.psmdcp" Id="R0d37782a847b42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>