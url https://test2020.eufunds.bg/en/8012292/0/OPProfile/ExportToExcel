--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd002c7ad45f9408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed8269aa7c32487985015d3d51a2fe85.psmdcp" Id="R0d37782a847b42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ef03d1e1da4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2458418018e34586b0bf014da8226830.psmdcp" Id="R3faf1350452e434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>