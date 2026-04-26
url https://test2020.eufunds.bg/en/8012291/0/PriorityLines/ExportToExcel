--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf25c2b4bda94012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c561349df884e6797ecbe75a2389bce.psmdcp" Id="R8508fa15ab364017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68a5c329f3b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad634db377244a818b50e5daee70848b.psmdcp" Id="R0ee3f87198b64b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>