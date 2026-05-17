--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68a5c329f3b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad634db377244a818b50e5daee70848b.psmdcp" Id="R0ee3f87198b64b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3def4473874048ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da80c2530a5442b9d9c6711e82855b1.psmdcp" Id="Re31cf8e291e947a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>