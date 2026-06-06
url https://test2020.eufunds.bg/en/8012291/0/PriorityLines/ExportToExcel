--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3def4473874048ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da80c2530a5442b9d9c6711e82855b1.psmdcp" Id="Re31cf8e291e947a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336f9c03dad047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e68f0f2ab254c508d2c00df3d289323.psmdcp" Id="Rdd1a4e667a2c42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>