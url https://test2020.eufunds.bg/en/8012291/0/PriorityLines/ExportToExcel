--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336f9c03dad047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e68f0f2ab254c508d2c00df3d289323.psmdcp" Id="Rdd1a4e667a2c42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3918b908f26b4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9a7ed8998044fa3a468914365f8b2fe.psmdcp" Id="R0a8bc8c239d649b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>