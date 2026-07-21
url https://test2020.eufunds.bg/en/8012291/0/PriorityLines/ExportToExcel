--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3918b908f26b4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9a7ed8998044fa3a468914365f8b2fe.psmdcp" Id="R0a8bc8c239d649b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c3345854cf4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6ae2c15aad4bb6aed51ddbc3cd7271.psmdcp" Id="Re1c115ee2ab44c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>