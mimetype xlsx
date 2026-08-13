--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c3345854cf4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6ae2c15aad4bb6aed51ddbc3cd7271.psmdcp" Id="Re1c115ee2ab44c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2adbc7030247d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f35ba6ab084440b28bae2f394505e023.psmdcp" Id="R1b499f0900374a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>