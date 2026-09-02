--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2adbc7030247d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f35ba6ab084440b28bae2f394505e023.psmdcp" Id="R1b499f0900374a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cd23b49d864050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97c4043f87394cc0aafa6fd3b9f37687.psmdcp" Id="R8c4bf385596a4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>