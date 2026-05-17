--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68914292ba7d40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb4285405ed7454a854fb626b6f41353.psmdcp" Id="Rcad4260b32e94400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96043708d5cc497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d6782abaa754b0f8d5a57b9f3f22aac.psmdcp" Id="Rb2b064b808114144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>