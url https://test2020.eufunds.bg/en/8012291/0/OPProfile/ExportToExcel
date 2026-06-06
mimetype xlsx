--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96043708d5cc497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d6782abaa754b0f8d5a57b9f3f22aac.psmdcp" Id="Rb2b064b808114144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf22e7bc0382496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55f7b1167b6147e8ad0c447e60b5eb13.psmdcp" Id="Raa04bbb97bd74193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>