--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf22e7bc0382496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55f7b1167b6147e8ad0c447e60b5eb13.psmdcp" Id="Raa04bbb97bd74193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e144a5311840ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a92e34698a894121ad11077ea2d73c7e.psmdcp" Id="Rdb6d735f012a4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>