--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e144a5311840ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a92e34698a894121ad11077ea2d73c7e.psmdcp" Id="Rdb6d735f012a4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251dc54ecaf2406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1e1811a4ce64443995f1111ece13935.psmdcp" Id="R6258c34a51e6493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>