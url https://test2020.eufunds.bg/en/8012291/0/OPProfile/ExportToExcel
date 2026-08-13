--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251dc54ecaf2406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1e1811a4ce64443995f1111ece13935.psmdcp" Id="R6258c34a51e6493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2476290b4ea34b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c342c8956940444c99713ab46a6e44f0.psmdcp" Id="R13ec567330614f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>