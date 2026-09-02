--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2476290b4ea34b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c342c8956940444c99713ab46a6e44f0.psmdcp" Id="R13ec567330614f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b133e87c4b44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af43c0eae52b4ddb89886726147d8ac2.psmdcp" Id="Raaaf79162f26455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>