--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc609d74a486645da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9689c4bd2734914a5b2405e21b74e29.psmdcp" Id="Ra198eb987b27457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247bb1f7daea49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e904a004a7ba41b7b0a596ecfbc57734.psmdcp" Id="Rbda3b5aca4624743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>