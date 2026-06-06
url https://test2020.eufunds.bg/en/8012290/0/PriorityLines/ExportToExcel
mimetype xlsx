--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247bb1f7daea49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e904a004a7ba41b7b0a596ecfbc57734.psmdcp" Id="Rbda3b5aca4624743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069f33de188e47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ee988ec903541a2903b48f39a49503a.psmdcp" Id="R1313d84012754937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>