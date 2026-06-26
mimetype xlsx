--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069f33de188e47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ee988ec903541a2903b48f39a49503a.psmdcp" Id="R1313d84012754937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc482b19970f4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/098d704b5f1241368f8941054c8b63b7.psmdcp" Id="Rd1bded088a014957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>