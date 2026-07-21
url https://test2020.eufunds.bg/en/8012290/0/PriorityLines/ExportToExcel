--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc482b19970f4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/098d704b5f1241368f8941054c8b63b7.psmdcp" Id="Rd1bded088a014957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6927c9c09a24421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384748a4a5c34c4e8c4a5125ed0ef41b.psmdcp" Id="Rbeed1f4ebfc0443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>