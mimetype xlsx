--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6927c9c09a24421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384748a4a5c34c4e8c4a5125ed0ef41b.psmdcp" Id="Rbeed1f4ebfc0443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cac421547f94f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0519a4f61e5648ada190d9a6b12313c5.psmdcp" Id="Rd216c56005cf4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>