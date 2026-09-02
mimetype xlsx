--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cac421547f94f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0519a4f61e5648ada190d9a6b12313c5.psmdcp" Id="Rd216c56005cf4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7405cb05614e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d714b3416d3c4084a92c5536a1fb6e5f.psmdcp" Id="R5d66e33cfbe448a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>