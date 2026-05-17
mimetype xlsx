--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f416de27674f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14bc54cff1a14deea86a529b80b189e8.psmdcp" Id="Rd521327c3db84376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdadf476b4914c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a6cdb4ad1249ac811f7c92a3be4393.psmdcp" Id="R1890b0bc56f24e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>