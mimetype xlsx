--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdadf476b4914c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a6cdb4ad1249ac811f7c92a3be4393.psmdcp" Id="R1890b0bc56f24e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a797a268ba24d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd1b3e4de1cd41beb08320e0353e7255.psmdcp" Id="Re9140c937df94857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>