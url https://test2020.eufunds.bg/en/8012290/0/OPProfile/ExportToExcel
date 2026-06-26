--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a797a268ba24d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd1b3e4de1cd41beb08320e0353e7255.psmdcp" Id="Re9140c937df94857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890f713d0a604b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38c13a9ab3684c9a8b92cacdf8bf4b26.psmdcp" Id="R93936ff6bfa34491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>