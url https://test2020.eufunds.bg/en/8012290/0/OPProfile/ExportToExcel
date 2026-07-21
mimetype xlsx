--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890f713d0a604b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38c13a9ab3684c9a8b92cacdf8bf4b26.psmdcp" Id="R93936ff6bfa34491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001c761366de4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab30640282f84e9d9cc463a9af981375.psmdcp" Id="Rbfcd5ea5da4f4d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>