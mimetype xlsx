--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001c761366de4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab30640282f84e9d9cc463a9af981375.psmdcp" Id="Rbfcd5ea5da4f4d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39b7c91fe0d46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fe588dbbe8d4d03911f344559333430.psmdcp" Id="R77131fb5fc654c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>