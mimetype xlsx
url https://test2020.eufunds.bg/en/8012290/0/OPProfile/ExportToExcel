--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39b7c91fe0d46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fe588dbbe8d4d03911f344559333430.psmdcp" Id="R77131fb5fc654c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1d14519df74c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73d71cdbcaa949e69700ec880cb9b6a0.psmdcp" Id="R3e5e5042057d4b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>