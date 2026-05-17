--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4526806047fa43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8c1f78c084b4c51a8907fe732457c93.psmdcp" Id="R5adbd957be884261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf751e837ffee4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4f864407a2846709d6167919e86df61.psmdcp" Id="R74aea33cce63406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>