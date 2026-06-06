--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf751e837ffee4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4f864407a2846709d6167919e86df61.psmdcp" Id="R74aea33cce63406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf3a8363bf24901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a924dc791b294c5eabb7414a33967f7a.psmdcp" Id="R3fca6afbe365419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>