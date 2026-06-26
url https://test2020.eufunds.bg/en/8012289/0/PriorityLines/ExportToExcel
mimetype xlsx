--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf3a8363bf24901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a924dc791b294c5eabb7414a33967f7a.psmdcp" Id="R3fca6afbe365419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c1ffd414bd46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/382a65302a67424cbd645cf9b27b609c.psmdcp" Id="R8d0308d03e6241e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>