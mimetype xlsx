--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c1ffd414bd46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/382a65302a67424cbd645cf9b27b609c.psmdcp" Id="R8d0308d03e6241e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e36f1bb922145e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdca5ca8af5c40ec9c02a1221b36508a.psmdcp" Id="Rbaf626d8fa944123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>