--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e36f1bb922145e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdca5ca8af5c40ec9c02a1221b36508a.psmdcp" Id="Rbaf626d8fa944123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8f70d944dd4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76417a413b564e6f99306fc0f124b77a.psmdcp" Id="R04c84279726041d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>