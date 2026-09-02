--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8f70d944dd4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76417a413b564e6f99306fc0f124b77a.psmdcp" Id="R04c84279726041d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358a4d792dcf4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7be7c582c59642538239e9ee7c660599.psmdcp" Id="Rcf62fe6449ab4cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>