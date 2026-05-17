--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd311a2e8b9344837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adf7649a976e48a5bc3ee664038e4809.psmdcp" Id="R5905f7029fa44dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f82273ea814e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce0fb5e6f2b449aa1d64b53431116b4.psmdcp" Id="Rb060366fbc8a40b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>