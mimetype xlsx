--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f82273ea814e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce0fb5e6f2b449aa1d64b53431116b4.psmdcp" Id="Rb060366fbc8a40b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d02522942f4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fc7a039d5e44ec683b2e8da06095d99.psmdcp" Id="Rf90c9f67df994f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>