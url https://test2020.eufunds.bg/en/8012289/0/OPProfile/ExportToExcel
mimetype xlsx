--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d02522942f4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fc7a039d5e44ec683b2e8da06095d99.psmdcp" Id="Rf90c9f67df994f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981c0ea3b94d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c41ee4a6903546c19a4170362c090b74.psmdcp" Id="R4da36dcd00c04e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>