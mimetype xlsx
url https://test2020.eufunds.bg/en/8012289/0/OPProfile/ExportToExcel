--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981c0ea3b94d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c41ee4a6903546c19a4170362c090b74.psmdcp" Id="R4da36dcd00c04e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c47d6cf23cb47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1a53d730fb34530bff32514a43564b1.psmdcp" Id="Rb9db0eca57fb4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>