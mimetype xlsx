--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c47d6cf23cb47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1a53d730fb34530bff32514a43564b1.psmdcp" Id="Rb9db0eca57fb4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab658afc8c6c4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/900fc4cdebf84b49ae7c5a97e324d852.psmdcp" Id="Rcbd498cab1aa45a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>