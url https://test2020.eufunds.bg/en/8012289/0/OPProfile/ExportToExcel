--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab658afc8c6c4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/900fc4cdebf84b49ae7c5a97e324d852.psmdcp" Id="Rcbd498cab1aa45a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457d71b24364a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e087184ea5f4465c80657fc4d7a5c52d.psmdcp" Id="R05012a8a575d4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>