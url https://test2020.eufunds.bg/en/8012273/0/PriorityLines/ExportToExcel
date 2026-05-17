--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999d73b75f6f40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cb3372c7be4454192c8419758cffce4.psmdcp" Id="R72b4f317959b49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfebf83f2ba4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90cebcf3e1d3464a9c46bf886617f069.psmdcp" Id="R94cf94e4edfa4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>