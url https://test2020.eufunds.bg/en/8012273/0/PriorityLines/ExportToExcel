--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfebf83f2ba4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90cebcf3e1d3464a9c46bf886617f069.psmdcp" Id="R94cf94e4edfa4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93b59da037e4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4e3dba161bb483189bf2d3cbf06ad70.psmdcp" Id="Rc226981057504242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>