--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93b59da037e4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4e3dba161bb483189bf2d3cbf06ad70.psmdcp" Id="Rc226981057504242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0724571dd67c4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ceff49ff2d4f7e8e90dcf84718df40.psmdcp" Id="Re244670fed114089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>