--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0724571dd67c4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ceff49ff2d4f7e8e90dcf84718df40.psmdcp" Id="Re244670fed114089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ced5c5b43114ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f67529d9853433d8d38e2aa488a7cb5.psmdcp" Id="R76c73bb90bf443ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>0</x:v>
+        <x:v>1300000</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>0</x:v>
+        <x:v>786250</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>0</x:v>
+        <x:v>138750</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>0</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>0</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>