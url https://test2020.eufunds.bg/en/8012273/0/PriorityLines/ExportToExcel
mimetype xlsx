--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ced5c5b43114ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f67529d9853433d8d38e2aa488a7cb5.psmdcp" Id="R76c73bb90bf443ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f857d22e1d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff2881fbfc0f4018aa071e1b6cc17071.psmdcp" Id="R85800f039bc5493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>