--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f857d22e1d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff2881fbfc0f4018aa071e1b6cc17071.psmdcp" Id="R85800f039bc5493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb507779956d4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e84a09ccff51416798434cfe6492367c.psmdcp" Id="R1cc71dc8f0e34282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>