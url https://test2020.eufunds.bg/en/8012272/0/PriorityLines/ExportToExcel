--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32688ef368b54a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08e2a7ded31d4b8d9a34574fb55ada70.psmdcp" Id="R937b65bacc4a4463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e72dee211a04205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbbdac0695824b58bbc0e2087107ac17.psmdcp" Id="R8cc9dd5ad4ab426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>