--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e72dee211a04205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbbdac0695824b58bbc0e2087107ac17.psmdcp" Id="R8cc9dd5ad4ab426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed039b7c65e40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16394ac38d9243ed85a84180ec02b008.psmdcp" Id="R1f308e1a3fe446ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>