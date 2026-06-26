--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed039b7c65e40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16394ac38d9243ed85a84180ec02b008.psmdcp" Id="R1f308e1a3fe446ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1c5594a6d54033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58c8db828da44a35bc135f4b3b65a214.psmdcp" Id="R197519b12df44272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>