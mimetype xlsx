--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1c5594a6d54033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58c8db828da44a35bc135f4b3b65a214.psmdcp" Id="R197519b12df44272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed9e7c9a1654776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c868ab53ca24a1194d575058ab3acd4.psmdcp" Id="Rd7c7550a1a984317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>