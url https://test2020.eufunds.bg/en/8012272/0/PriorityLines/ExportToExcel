--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed9e7c9a1654776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c868ab53ca24a1194d575058ab3acd4.psmdcp" Id="Rd7c7550a1a984317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b216ffeb0b40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09835d4cc6bb4bbdb57b08fdaf978b5d.psmdcp" Id="R77121b265c694d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>