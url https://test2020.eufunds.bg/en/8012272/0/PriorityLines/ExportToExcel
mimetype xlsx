--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b216ffeb0b40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09835d4cc6bb4bbdb57b08fdaf978b5d.psmdcp" Id="R77121b265c694d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125e9e3102b24abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9db605a68b647068701fec9456abbdf.psmdcp" Id="R00940ccac94040d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>