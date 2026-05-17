--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27d1c39534b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b198651861641bbafa61fa889c71608.psmdcp" Id="R9103a8878e7646a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3332a9c37bb46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d5f31d2635149d09011daced32f067c.psmdcp" Id="Raae2ffc2454742d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>