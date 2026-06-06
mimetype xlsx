--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3332a9c37bb46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d5f31d2635149d09011daced32f067c.psmdcp" Id="Raae2ffc2454742d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ad134c9e3746fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d3291373b14ec885bd5292a34cbd0b.psmdcp" Id="Rb35da182b34d47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>