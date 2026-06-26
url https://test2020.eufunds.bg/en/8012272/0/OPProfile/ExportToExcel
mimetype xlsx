--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ad134c9e3746fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d3291373b14ec885bd5292a34cbd0b.psmdcp" Id="Rb35da182b34d47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1765d4f529d74f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a3ab8448d742cc94e4aeed89233f79.psmdcp" Id="R64045e54f397424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>