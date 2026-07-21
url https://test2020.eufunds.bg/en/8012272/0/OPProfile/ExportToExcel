--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1765d4f529d74f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a3ab8448d742cc94e4aeed89233f79.psmdcp" Id="R64045e54f397424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eac1124933c44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59b133cd70e44d43816edb3c11b9b602.psmdcp" Id="R37b32029a54a47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>