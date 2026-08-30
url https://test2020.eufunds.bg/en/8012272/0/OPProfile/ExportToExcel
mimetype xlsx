--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eac1124933c44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59b133cd70e44d43816edb3c11b9b602.psmdcp" Id="R37b32029a54a47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e764102b8454ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b44091f7cf6481d8679195fdefea387.psmdcp" Id="Rcb9b6448d7404caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>