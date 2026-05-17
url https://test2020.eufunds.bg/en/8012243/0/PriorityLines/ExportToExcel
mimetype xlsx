--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f63008af1546ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1fdf20210a446bebb9d1d67e3d03920.psmdcp" Id="Rf7bcda16a4df49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dc670476434acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9275cba019d4944bbe995d6c3e28fa4.psmdcp" Id="Rd38c9ca785c243ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>