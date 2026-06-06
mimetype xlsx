--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dc670476434acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9275cba019d4944bbe995d6c3e28fa4.psmdcp" Id="Rd38c9ca785c243ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017e0b81e8ca4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f09dd5451754cd98c02bd4e48bb7f8f.psmdcp" Id="R753e014f33414a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>