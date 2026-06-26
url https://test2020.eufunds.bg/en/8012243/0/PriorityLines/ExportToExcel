--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017e0b81e8ca4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f09dd5451754cd98c02bd4e48bb7f8f.psmdcp" Id="R753e014f33414a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eae7f84efcf4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/834fbc33267c4b49a5a75f0d655826a4.psmdcp" Id="Rda426538b3ca4a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>