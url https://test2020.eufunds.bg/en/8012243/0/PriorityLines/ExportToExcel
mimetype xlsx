--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eae7f84efcf4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/834fbc33267c4b49a5a75f0d655826a4.psmdcp" Id="Rda426538b3ca4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483620074d2d410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4b5c41ca470499cb5f43edf64ed0e2e.psmdcp" Id="Rf7d26ece495a4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>