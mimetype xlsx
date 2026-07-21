--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483620074d2d410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4b5c41ca470499cb5f43edf64ed0e2e.psmdcp" Id="Rf7d26ece495a4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3ce344ba554956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f037b821e1409687055e711d4429e9.psmdcp" Id="Rfad8e108cfc54015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>