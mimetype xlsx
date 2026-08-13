--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3ce344ba554956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f037b821e1409687055e711d4429e9.psmdcp" Id="Rfad8e108cfc54015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1c9e22c77c4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc99f693d0634b7587ff3c90d52f78cd.psmdcp" Id="Rc860505b751a4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>