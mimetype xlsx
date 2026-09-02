--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1c9e22c77c4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc99f693d0634b7587ff3c90d52f78cd.psmdcp" Id="Rc860505b751a4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031e4648ecc14037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d72954509da347eda51ecde50fb7ea9f.psmdcp" Id="Rc13cca0049c84723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>