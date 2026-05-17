--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73eb1ae225d4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/282b761ccea74f468a26178aa1fec4fe.psmdcp" Id="R627af5bb5f284760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4328692f40e742ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/272dd974a4b04a8b87813546aa204859.psmdcp" Id="Rf954dcb9ff454252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>