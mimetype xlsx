--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4328692f40e742ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/272dd974a4b04a8b87813546aa204859.psmdcp" Id="Rf954dcb9ff454252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d066e2dc0544ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e41a4506034b4ba8889371e039142d.psmdcp" Id="Rbd4ad508f4d34a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>