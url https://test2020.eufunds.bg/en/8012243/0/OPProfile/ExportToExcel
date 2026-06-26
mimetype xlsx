--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d066e2dc0544ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e41a4506034b4ba8889371e039142d.psmdcp" Id="Rbd4ad508f4d34a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408b4f34707341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ffa15f3e39c42d8851d8f4c05de90dd.psmdcp" Id="R6d63f366731a4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>