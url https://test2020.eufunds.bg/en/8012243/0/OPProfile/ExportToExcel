--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408b4f34707341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ffa15f3e39c42d8851d8f4c05de90dd.psmdcp" Id="R6d63f366731a4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635fffa490394e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/091e0539ef174fa4b56381d184ac7708.psmdcp" Id="Rd1ce11b4936843d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>