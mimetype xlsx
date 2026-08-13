--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635fffa490394e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/091e0539ef174fa4b56381d184ac7708.psmdcp" Id="Rd1ce11b4936843d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ccb42b300848e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235a30d3ad1e4159afe277b99a5b3421.psmdcp" Id="Re5dcfcb701a348e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>