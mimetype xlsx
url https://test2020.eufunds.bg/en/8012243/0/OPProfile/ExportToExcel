--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ccb42b300848e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235a30d3ad1e4159afe277b99a5b3421.psmdcp" Id="Re5dcfcb701a348e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7dd615bc32845af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da1f8d21d1c429dbf189de1ca9a1e62.psmdcp" Id="R1264417a4a864cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>