--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b57cb24327a4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ba9a853b1db42869384ee6fad15b453.psmdcp" Id="Rf546734c2f0c4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eede1d4187749ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b626a54595274885b26b4ef4af6a70f6.psmdcp" Id="R8f5311d4e33f49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>