--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eede1d4187749ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b626a54595274885b26b4ef4af6a70f6.psmdcp" Id="R8f5311d4e33f49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc801f80931e34b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6952ddf1ddd49d09776524c075aa8df.psmdcp" Id="R1514b8845ddd4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>