--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc801f80931e34b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6952ddf1ddd49d09776524c075aa8df.psmdcp" Id="R1514b8845ddd4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445720c505d74a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19207bfed693466f8143cc7bf07ce2d7.psmdcp" Id="Rbbc9a3260e964ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>