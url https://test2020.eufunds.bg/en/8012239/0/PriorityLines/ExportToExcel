--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445720c505d74a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19207bfed693466f8143cc7bf07ce2d7.psmdcp" Id="Rbbc9a3260e964ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8c208fe4dc4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c27e34c0bd048f1835a492491ef1938.psmdcp" Id="Reb4fe20b9dbb438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>