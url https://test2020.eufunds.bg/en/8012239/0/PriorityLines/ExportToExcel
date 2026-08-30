--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8c208fe4dc4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c27e34c0bd048f1835a492491ef1938.psmdcp" Id="Reb4fe20b9dbb438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5bd48578674465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/901cd624fae746a3a82a187bfeca46b5.psmdcp" Id="R90ad664fdc5e4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>