--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87733289d44c4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a685baa9dfbf4e618f2184b71305d09b.psmdcp" Id="Rd797025bfb02437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5eb730b7917489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16b6d002285b45d68f0cb67c5fc77035.psmdcp" Id="Rcf137d0269bd402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>