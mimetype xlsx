--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5eb730b7917489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16b6d002285b45d68f0cb67c5fc77035.psmdcp" Id="Rcf137d0269bd402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5aa4f8f06a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c715e3083c534b799828ff04a7be0e41.psmdcp" Id="Rf88bc93bc9e548da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>