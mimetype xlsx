--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5aa4f8f06a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c715e3083c534b799828ff04a7be0e41.psmdcp" Id="Rf88bc93bc9e548da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7171b3ed20cb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47dd82beb2764035b500606974a018ca.psmdcp" Id="R79c52d8cd1af4fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>