--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7171b3ed20cb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47dd82beb2764035b500606974a018ca.psmdcp" Id="R79c52d8cd1af4fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75444d96a031446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7746627963254fdf865d969e79906f4f.psmdcp" Id="R00ca173c74ff45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>