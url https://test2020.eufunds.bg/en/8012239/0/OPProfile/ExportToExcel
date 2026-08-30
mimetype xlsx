--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75444d96a031446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7746627963254fdf865d969e79906f4f.psmdcp" Id="R00ca173c74ff45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89e5f9d9a4c449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cea2dda6fae3423f850ab953571ecb94.psmdcp" Id="Re8931904580148b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>