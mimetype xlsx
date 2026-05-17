--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd95568bf6043e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b20bdecee64341638261e4f4300932e0.psmdcp" Id="Rbd26d24a4479427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7d9fde7f974d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/713841a5250446c4ae10700ebaf72b04.psmdcp" Id="R461f713a51fe4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>