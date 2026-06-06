--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7d9fde7f974d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/713841a5250446c4ae10700ebaf72b04.psmdcp" Id="R461f713a51fe4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7971f8600f064ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd18c7b51ccc43fab4b4bc5ac0f58ea3.psmdcp" Id="R84101192741b4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>