--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7971f8600f064ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd18c7b51ccc43fab4b4bc5ac0f58ea3.psmdcp" Id="R84101192741b4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a90a23e82bd4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb65f5ce32f2446f81cb51511479ae76.psmdcp" Id="R99888273c68241ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>