--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a90a23e82bd4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb65f5ce32f2446f81cb51511479ae76.psmdcp" Id="R99888273c68241ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18082c006af449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15c103460be841f5bd48ad6fe0a8f26e.psmdcp" Id="R042d34f6ba1d431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>