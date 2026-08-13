--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18082c006af449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15c103460be841f5bd48ad6fe0a8f26e.psmdcp" Id="R042d34f6ba1d431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8a19c9053644d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e85e9e54e5a4cd5957b5b1257bac948.psmdcp" Id="R685fc220b09c4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>