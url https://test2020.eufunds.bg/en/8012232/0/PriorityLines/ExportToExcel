--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8a19c9053644d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e85e9e54e5a4cd5957b5b1257bac948.psmdcp" Id="R685fc220b09c4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb217ca27a284525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbf346fcbe3f46b4b431e8087bf01aea.psmdcp" Id="Reeefdea2eff94b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>