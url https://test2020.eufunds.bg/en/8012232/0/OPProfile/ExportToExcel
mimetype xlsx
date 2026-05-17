--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0d942bcff74f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5492aacf4a944d708a51a07adc29cec4.psmdcp" Id="Rba17dbff3d634c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1b0b50347d44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a790246cad2a4fd58a196fd909d8d43d.psmdcp" Id="R3293db0fed684f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>