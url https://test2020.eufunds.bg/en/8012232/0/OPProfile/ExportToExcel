--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1b0b50347d44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a790246cad2a4fd58a196fd909d8d43d.psmdcp" Id="R3293db0fed684f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe98d5bea854362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/335b9722776f41eda18f7429762d4e53.psmdcp" Id="Re6552386c45140f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>