--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe98d5bea854362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/335b9722776f41eda18f7429762d4e53.psmdcp" Id="Re6552386c45140f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99198d49acf042d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b6ce4f9db154d4a8d0287a4baaa4844.psmdcp" Id="Rcb9ec2d7902a442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>