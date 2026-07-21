--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99198d49acf042d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b6ce4f9db154d4a8d0287a4baaa4844.psmdcp" Id="Rcb9ec2d7902a442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a184b172c24597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e37799a801654e7a9db614d8b41fb245.psmdcp" Id="Rcea2f7b367444afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>