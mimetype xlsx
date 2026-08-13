--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a184b172c24597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e37799a801654e7a9db614d8b41fb245.psmdcp" Id="Rcea2f7b367444afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d971cc6ebf6424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d30a97529964bc08c50c389377a95f7.psmdcp" Id="R934ecb61aa844a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>