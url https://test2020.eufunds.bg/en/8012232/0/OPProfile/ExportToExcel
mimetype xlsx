--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d971cc6ebf6424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d30a97529964bc08c50c389377a95f7.psmdcp" Id="R934ecb61aa844a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc011e8796a474756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2768293473b14cf2866b56087330f17e.psmdcp" Id="R50788e79712b440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>