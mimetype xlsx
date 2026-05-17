--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456c9a4d5d164fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c13d01e0ecf4290b09aa420ac716abd.psmdcp" Id="R78f4c2845fb54590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38aaf5dd59c40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10fb2f4591b648ebb221317e601deb88.psmdcp" Id="Rcea864f251c844a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>