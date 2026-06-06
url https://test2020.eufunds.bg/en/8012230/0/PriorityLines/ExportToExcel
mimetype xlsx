--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38aaf5dd59c40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10fb2f4591b648ebb221317e601deb88.psmdcp" Id="Rcea864f251c844a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e10107103e0407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8efb48ca652e47a7a551601d0673f6d3.psmdcp" Id="R6976edf6acb547b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>