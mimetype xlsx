--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e10107103e0407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8efb48ca652e47a7a551601d0673f6d3.psmdcp" Id="R6976edf6acb547b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505de2206c0b402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e2afbdd82fe430e9ec968103baccf85.psmdcp" Id="Rab6dd0cb9339434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>