--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505de2206c0b402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e2afbdd82fe430e9ec968103baccf85.psmdcp" Id="Rab6dd0cb9339434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f59201bff824d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f3515e9185f43fe8b5bd31f0b9e20fe.psmdcp" Id="R4fcd98cba8fe49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>