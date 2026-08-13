--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f59201bff824d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f3515e9185f43fe8b5bd31f0b9e20fe.psmdcp" Id="R4fcd98cba8fe49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229347a273b74741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0919f8303ac34260a00fa808faa0419d.psmdcp" Id="Raf6218df52d54def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>