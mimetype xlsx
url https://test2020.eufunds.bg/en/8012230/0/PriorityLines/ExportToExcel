--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229347a273b74741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0919f8303ac34260a00fa808faa0419d.psmdcp" Id="Raf6218df52d54def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5628f790510c4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5a54abc79a41bf966ef709ba65c184.psmdcp" Id="Raa4d58ac0af34a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>