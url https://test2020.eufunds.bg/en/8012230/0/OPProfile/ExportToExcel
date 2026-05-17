--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fbcf68d1014cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03e111b702ed4d90bf0e0505256ac14c.psmdcp" Id="Raadc9ad1ce2f4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a30b52bf62477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/912b25506ef44f92843285b58712c1c0.psmdcp" Id="R5756e38547fc4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>