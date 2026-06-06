--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a30b52bf62477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/912b25506ef44f92843285b58712c1c0.psmdcp" Id="R5756e38547fc4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f89115a912e4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed6e6350073c427da2dbfab274434971.psmdcp" Id="Re9a609db05224e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>