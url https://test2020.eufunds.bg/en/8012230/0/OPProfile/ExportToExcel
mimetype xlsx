--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f89115a912e4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed6e6350073c427da2dbfab274434971.psmdcp" Id="Re9a609db05224e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87fcd628a5c4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c8b28f369c8451e94efff56c5403234.psmdcp" Id="R2328867b3eb24a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>