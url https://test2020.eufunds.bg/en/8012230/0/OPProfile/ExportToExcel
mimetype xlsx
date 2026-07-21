--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87fcd628a5c4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c8b28f369c8451e94efff56c5403234.psmdcp" Id="R2328867b3eb24a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eab194ca1f948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/206522a888224dbfa9e1a21caa7a3605.psmdcp" Id="R1306c14593a240f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>