--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eab194ca1f948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/206522a888224dbfa9e1a21caa7a3605.psmdcp" Id="R1306c14593a240f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8420a62dbe4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0850212066fd4610bdb80558d999e570.psmdcp" Id="R5a6c011ae91d4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>