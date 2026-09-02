--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8420a62dbe4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0850212066fd4610bdb80558d999e570.psmdcp" Id="R5a6c011ae91d4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242f52dc094842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eae9ac3aa9f4775b0e8eb241c6433a3.psmdcp" Id="R6c3bbe240f58479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>