--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b9f6c5d34b4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8f65d331fb442bc86269f978e25240d.psmdcp" Id="R1b008fed4834492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d1210ca7b14075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c9bca36e2634275abca9e7fca1e4aa8.psmdcp" Id="Rc15e86d6d70d4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>