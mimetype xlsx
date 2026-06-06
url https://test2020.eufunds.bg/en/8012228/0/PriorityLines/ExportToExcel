--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d1210ca7b14075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c9bca36e2634275abca9e7fca1e4aa8.psmdcp" Id="Rc15e86d6d70d4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa44b41616014e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/471112a8f6434d4281f0cc00bb1a3bce.psmdcp" Id="R062fe65bd7344176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>