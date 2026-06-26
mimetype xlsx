--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa44b41616014e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/471112a8f6434d4281f0cc00bb1a3bce.psmdcp" Id="R062fe65bd7344176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c76f0929f845f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/660e498d6eee4be19585e567fd646917.psmdcp" Id="Re5b2758593954cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>