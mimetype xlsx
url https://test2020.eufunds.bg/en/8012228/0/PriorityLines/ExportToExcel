--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c76f0929f845f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/660e498d6eee4be19585e567fd646917.psmdcp" Id="Re5b2758593954cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfd3b4ea7754176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28214f70cd72485fa555d756193dae3d.psmdcp" Id="R5ff043b9d69c462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>