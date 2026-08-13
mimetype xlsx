--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfd3b4ea7754176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28214f70cd72485fa555d756193dae3d.psmdcp" Id="R5ff043b9d69c462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c87cceba5ed4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc589032819a4d9ea290f1e9b442cf99.psmdcp" Id="Rdbb2ec75ce064b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>