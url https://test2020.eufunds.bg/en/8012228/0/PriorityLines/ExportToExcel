--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c87cceba5ed4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc589032819a4d9ea290f1e9b442cf99.psmdcp" Id="Rdbb2ec75ce064b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59435610c131421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6013361313c4313a81e65fb93d7072d.psmdcp" Id="R79abe31c00c54264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>