--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00dfad194fe547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af7672b2dbcf43aca8804cc195e1a3d2.psmdcp" Id="R611ee71b6f6a46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00853acab76c466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f483719d89114784b6a3845cf55adb47.psmdcp" Id="Rc892e42d1ceb41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>