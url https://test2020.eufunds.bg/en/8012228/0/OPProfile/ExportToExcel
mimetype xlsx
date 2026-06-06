--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00853acab76c466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f483719d89114784b6a3845cf55adb47.psmdcp" Id="Rc892e42d1ceb41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d1877b8e8e4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a301f8fd12aa4a78803114ed8a5be8fa.psmdcp" Id="Redfe2466934642e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>