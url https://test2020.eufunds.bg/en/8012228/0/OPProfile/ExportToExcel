--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d1877b8e8e4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a301f8fd12aa4a78803114ed8a5be8fa.psmdcp" Id="Redfe2466934642e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca374812fdd420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2e8d7b63834d35b52358e2bc1609ba.psmdcp" Id="R8a2a5ec3789748b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>