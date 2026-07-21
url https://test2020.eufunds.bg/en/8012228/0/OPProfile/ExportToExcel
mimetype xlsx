--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca374812fdd420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2e8d7b63834d35b52358e2bc1609ba.psmdcp" Id="R8a2a5ec3789748b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02b65b70fe844d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/711c9e8c5bdd4ddc99c4743cf2690f70.psmdcp" Id="R3faa577c757b4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>