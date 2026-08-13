--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02b65b70fe844d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/711c9e8c5bdd4ddc99c4743cf2690f70.psmdcp" Id="R3faa577c757b4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331b6337bcc340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff1183dd35cc4b71829dc810330992b8.psmdcp" Id="R3cbe148c0ff64039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>