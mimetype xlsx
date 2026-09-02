--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331b6337bcc340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff1183dd35cc4b71829dc810330992b8.psmdcp" Id="R3cbe148c0ff64039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d90eb76a504d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d924f90101fe46318ce9675201c7631d.psmdcp" Id="R388a910d52664795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>