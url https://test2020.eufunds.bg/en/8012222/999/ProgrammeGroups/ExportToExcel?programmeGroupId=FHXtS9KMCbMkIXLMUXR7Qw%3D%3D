--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947bcaf159fc4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98f3b1c2b02d475b8c0997eb4907a0b8.psmdcp" Id="R1c9e6523400d43c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1570ee818d74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5061091b6e6346a9aa97408d604a222d.psmdcp" Id="R0ae7024688db48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -806,148 +806,148 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>47964887.17</x:v>
+        <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>217.07</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>10753575.51</x:v>
+        <x:v>11768014.64</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>10650846.78</x:v>
+        <x:v>11630942.91</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>2.34</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>7516723.2</x:v>
+        <x:v>8293428.04</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>51617.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E8" s="10">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>256197.34</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>135051.82</x:v>
+        <x:v>211298.77</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E9" s="10">
@@ -1052,51 +1052,51 @@
       </x:c>
       <x:c r="K11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>4154181.36</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>4154181.36</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>3.42</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>3517735.29</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
@@ -1134,107 +1134,107 @@
       </x:c>
       <x:c r="K13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J14" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>0</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>0</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F15" s="10">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>13578138.34</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E16" s="10">
@@ -1544,116 +1544,116 @@
       </x:c>
       <x:c r="K23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C24" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D24" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E24" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F24" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G24" s="9">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="H24" s="9">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="I24" s="9">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J24" s="9">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K24" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
-        <x:v>14246704637.48</x:v>
+        <x:v>14347453856.48</x:v>
       </x:c>
       <x:c r="C25" s="9">
-        <x:v>12057483398.79</x:v>
+        <x:v>12157772455.11</x:v>
       </x:c>
       <x:c r="D25" s="9">
-        <x:v>2189221238.69</x:v>
+        <x:v>2189681401.37</x:v>
       </x:c>
       <x:c r="E25" s="10">
-        <x:v>300</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F25" s="10">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G25" s="9">
-        <x:v>89000516.8</x:v>
+        <x:v>91022505.82</x:v>
       </x:c>
       <x:c r="H25" s="9">
-        <x:v>87917839.16</x:v>
+        <x:v>89864833.91</x:v>
       </x:c>
       <x:c r="I25" s="9">
-        <x:v>0.62</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="J25" s="9">
-        <x:v>78522223.13</x:v>
+        <x:v>80007136.35</x:v>
       </x:c>
       <x:c r="K25" s="9">
-        <x:v>2704444.92</x:v>
+        <x:v>2708567.13</x:v>
       </x:c>
       <x:c r="L25" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M25" s="9">
-        <x:v>1694054.96</x:v>
+        <x:v>1697341.13</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">