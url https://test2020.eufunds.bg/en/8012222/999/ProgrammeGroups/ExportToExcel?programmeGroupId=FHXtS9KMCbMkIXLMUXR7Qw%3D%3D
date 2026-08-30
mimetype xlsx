--- v1 (2026-06-26)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1570ee818d74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5061091b6e6346a9aa97408d604a222d.psmdcp" Id="R0ae7024688db48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b7200ccded46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4dbdc85692a4fcb98948bb18e66773f.psmdcp" Id="Rbf92142010a14d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -812,110 +812,110 @@
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>47962388.44</x:v>
+        <x:v>47964887.17</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>217.07</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>11768014.64</x:v>
+        <x:v>12393810.78</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>11630942.91</x:v>
+        <x:v>12256739.05</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>2.09</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>8293428.04</x:v>
+        <x:v>8710665.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -929,51 +929,51 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -1052,66 +1052,66 @@
       </x:c>
       <x:c r="K11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>3.42</x:v>
+        <x:v>3.55</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>3636387.79</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>279939883</x:v>
       </x:c>
       <x:c r="E13" s="10">
@@ -1134,107 +1134,107 @@
       </x:c>
       <x:c r="K13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J14" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>14389186.96</x:v>
+        <x:v>13578138.34</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E16" s="10">
@@ -1298,66 +1298,66 @@
       </x:c>
       <x:c r="K17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>0</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>0</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>0</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>0</x:v>
+        <x:v>89250</x:v>
       </x:c>
       <x:c r="K18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E19" s="10">
@@ -1503,157 +1503,157 @@
       </x:c>
       <x:c r="K22" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B23" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C23" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D23" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E23" s="10">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F23" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G23" s="9">
-        <x:v>0</x:v>
+        <x:v>1300000</x:v>
       </x:c>
       <x:c r="H23" s="9">
-        <x:v>0</x:v>
+        <x:v>925000</x:v>
       </x:c>
       <x:c r="I23" s="9">
-        <x:v>0</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="J23" s="9">
-        <x:v>0</x:v>
+        <x:v>786250</x:v>
       </x:c>
       <x:c r="K23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="9">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C24" s="9">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D24" s="9">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E24" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F24" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G24" s="9">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="H24" s="9">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="I24" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J24" s="9">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="K24" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="11" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
-        <x:v>14347453856.48</x:v>
+        <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C25" s="9">
-        <x:v>12157772455.11</x:v>
+        <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D25" s="9">
-        <x:v>2189681401.37</x:v>
+        <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E25" s="10">
-        <x:v>341</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F25" s="10">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G25" s="9">
-        <x:v>91022505.82</x:v>
+        <x:v>92397852.07</x:v>
       </x:c>
       <x:c r="H25" s="9">
-        <x:v>89864833.91</x:v>
+        <x:v>90874331.43</x:v>
       </x:c>
       <x:c r="I25" s="9">
         <x:v>0.63</x:v>
       </x:c>
       <x:c r="J25" s="9">
-        <x:v>80007136.35</x:v>
+        <x:v>80858947.47</x:v>
       </x:c>
       <x:c r="K25" s="9">
-        <x:v>2708567.13</x:v>
+        <x:v>2707827.29</x:v>
       </x:c>
       <x:c r="L25" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M25" s="9">
-        <x:v>1697341.13</x:v>
+        <x:v>1696724.62</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">