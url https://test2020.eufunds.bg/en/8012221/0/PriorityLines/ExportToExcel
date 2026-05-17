--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e777fd54b7e4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e22fd3b1304e6ab47a566a2c88a01c.psmdcp" Id="R3dfb09a004ff4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2134737eb344c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b544aae375ed4da2bd5ad1b72ac05dcf.psmdcp" Id="Rf1236b9aa0d5492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>