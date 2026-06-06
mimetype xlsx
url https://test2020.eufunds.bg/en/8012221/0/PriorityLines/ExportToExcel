--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2134737eb344c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b544aae375ed4da2bd5ad1b72ac05dcf.psmdcp" Id="Rf1236b9aa0d5492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73430394bede48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0f7a23cb5054d3e89dc352a97147b2d.psmdcp" Id="Rbaf38320a2f54b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>