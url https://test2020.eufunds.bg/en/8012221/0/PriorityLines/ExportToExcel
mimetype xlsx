--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73430394bede48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0f7a23cb5054d3e89dc352a97147b2d.psmdcp" Id="Rbaf38320a2f54b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dd2802382c4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26526851583c4262a251fc1be1c74cb5.psmdcp" Id="R6dc2c9b6b0f245ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>