--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dd2802382c4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26526851583c4262a251fc1be1c74cb5.psmdcp" Id="R6dc2c9b6b0f245ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f25f555af6435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a1d6185b0e24d17b06c75c8a24dc9a6.psmdcp" Id="R627769dffe9d4aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>