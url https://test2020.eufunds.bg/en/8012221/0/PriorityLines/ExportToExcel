--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f25f555af6435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a1d6185b0e24d17b06c75c8a24dc9a6.psmdcp" Id="R627769dffe9d4aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1c0e99614f4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31b5cfa67b484f1a903fb161b742b352.psmdcp" Id="R6db9a98fee674359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>