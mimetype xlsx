--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d515f66db074868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68715a4cfbd744fda2d3ae3ba94b055f.psmdcp" Id="R1cbdc3a015184bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd81a0c1f9c49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a87452a9c90c46e8be1a235cb9ff8243.psmdcp" Id="R5ffbb197cb6a49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>