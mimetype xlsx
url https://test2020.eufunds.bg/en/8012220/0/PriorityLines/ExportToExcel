--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd81a0c1f9c49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a87452a9c90c46e8be1a235cb9ff8243.psmdcp" Id="R5ffbb197cb6a49e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf159631bb44816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/311b62b40f3b4b78af7b4b179893414c.psmdcp" Id="Rab755b31da7d4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>