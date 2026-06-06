--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf159631bb44816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/311b62b40f3b4b78af7b4b179893414c.psmdcp" Id="Rab755b31da7d4c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5087ff0e985c4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084d91cfa7324b98b3a30047b2f31759.psmdcp" Id="R2f700efd71734941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>