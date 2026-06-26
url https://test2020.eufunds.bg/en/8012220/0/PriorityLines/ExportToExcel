--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5087ff0e985c4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084d91cfa7324b98b3a30047b2f31759.psmdcp" Id="R2f700efd71734941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f19f73cec744ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c2342169ca84367bff9cb78fd280231.psmdcp" Id="Rbe75b5589dcf4736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>