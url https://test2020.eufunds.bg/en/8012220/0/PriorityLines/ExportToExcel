--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f19f73cec744ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c2342169ca84367bff9cb78fd280231.psmdcp" Id="Rbe75b5589dcf4736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5b578e72e1463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29c5b01da4f46bd90d3a28ff6dc69d5.psmdcp" Id="R7908160fd75441ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>