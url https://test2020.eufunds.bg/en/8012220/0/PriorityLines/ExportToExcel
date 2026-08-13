--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5b578e72e1463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29c5b01da4f46bd90d3a28ff6dc69d5.psmdcp" Id="R7908160fd75441ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f2822237184a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ea21f17c12404f9ee140f4258bc06f.psmdcp" Id="Rf3692d2e3f7d494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>