--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f2822237184a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ea21f17c12404f9ee140f4258bc06f.psmdcp" Id="Rf3692d2e3f7d494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c2be98d2d34a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad126e66459743bb899e7f40d99b0204.psmdcp" Id="Rbd26ed4ee5ca4aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>