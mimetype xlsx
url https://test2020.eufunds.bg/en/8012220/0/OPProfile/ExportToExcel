--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a546c311f649df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29a0a8c4f46745f5bb0b1e20e9716ee8.psmdcp" Id="R1d286274d3fe4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953c475ee3a7466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fea4dfddfdd84b608c362937a1183e06.psmdcp" Id="R8c37db6a17854094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>