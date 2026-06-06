--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953c475ee3a7466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fea4dfddfdd84b608c362937a1183e06.psmdcp" Id="R8c37db6a17854094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88afb5e4eecd4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9c0b36bef146628f8bc7304b7bcded.psmdcp" Id="Rd5d83db90df1491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>