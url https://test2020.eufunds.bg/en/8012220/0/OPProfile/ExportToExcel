--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88afb5e4eecd4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9c0b36bef146628f8bc7304b7bcded.psmdcp" Id="Rd5d83db90df1491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5062bd523e1c4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e53e8124d5d4c35a4aafe8493bb5fc9.psmdcp" Id="R07afcd6a06e34dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>