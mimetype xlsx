--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5062bd523e1c4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e53e8124d5d4c35a4aafe8493bb5fc9.psmdcp" Id="R07afcd6a06e34dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f52e5545c024c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1604d0314d7f4f19aaf92e2ad23df769.psmdcp" Id="R7688ca7f4afb4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>