--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f52e5545c024c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1604d0314d7f4f19aaf92e2ad23df769.psmdcp" Id="R7688ca7f4afb4922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3019c00d9b3f47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4563b52b04c434a892a6ac7e6883b47.psmdcp" Id="R0b4d7171ab334989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>