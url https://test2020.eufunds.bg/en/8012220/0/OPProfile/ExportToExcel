--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3019c00d9b3f47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4563b52b04c434a892a6ac7e6883b47.psmdcp" Id="R0b4d7171ab334989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ce83c94d4649c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c285167d433b4a0ab4c9f0d82d157ede.psmdcp" Id="Rc50658df116f48a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>