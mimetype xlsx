--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ce83c94d4649c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c285167d433b4a0ab4c9f0d82d157ede.psmdcp" Id="Rc50658df116f48a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4782db5b7ebe4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b99ea8dea6004fa996533a630dcce3ce.psmdcp" Id="R0ba76878a0d342d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>