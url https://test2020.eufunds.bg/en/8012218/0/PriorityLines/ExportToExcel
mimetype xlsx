--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31b5f57b1b34347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7465c7c789d54169b9d0775c32ae3529.psmdcp" Id="Rfbbcc046821045f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340b9b154dea49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ac7d65bd73c476c97ef35702f7fedb4.psmdcp" Id="R39dd0a4f6d0542f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>