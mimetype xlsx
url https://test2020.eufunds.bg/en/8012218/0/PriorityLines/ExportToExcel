--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340b9b154dea49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ac7d65bd73c476c97ef35702f7fedb4.psmdcp" Id="R39dd0a4f6d0542f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb0a2feeb7348d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f02a222fdb84ba68e75ef4769764162.psmdcp" Id="Rbff96e423e114b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>