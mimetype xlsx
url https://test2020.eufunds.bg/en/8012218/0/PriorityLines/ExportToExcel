--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb0a2feeb7348d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f02a222fdb84ba68e75ef4769764162.psmdcp" Id="Rbff96e423e114b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731d1b59f5be40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a379839160a495bb4cfbd80425fd699.psmdcp" Id="R2e538d6773ed4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>