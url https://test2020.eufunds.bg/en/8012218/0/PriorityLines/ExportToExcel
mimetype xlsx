--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731d1b59f5be40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a379839160a495bb4cfbd80425fd699.psmdcp" Id="R2e538d6773ed4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd964ac333bb648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df87a2d6c3314434a2702b947c2bf5e9.psmdcp" Id="R3a4d84b0ba994a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>