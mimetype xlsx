--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd964ac333bb648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df87a2d6c3314434a2702b947c2bf5e9.psmdcp" Id="R3a4d84b0ba994a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553ac6733c214ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81aefc1241e04566a5b31fb63b8616dc.psmdcp" Id="R0da8799ac34740e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>