--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553ac6733c214ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81aefc1241e04566a5b31fb63b8616dc.psmdcp" Id="R0da8799ac34740e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8aef8581a94dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8337b37f0964409bba9b22042746057d.psmdcp" Id="Rcdceed921d1d46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>