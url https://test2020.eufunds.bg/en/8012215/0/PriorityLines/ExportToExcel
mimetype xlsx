--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0141a177f0f747e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42bf9011d14742f59a0ff0c7950d1846.psmdcp" Id="Ra85f43abedc1408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436e232d9a294c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba44e62f7126449c8692dbcbec719b4f.psmdcp" Id="Ra4917a257c74458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>