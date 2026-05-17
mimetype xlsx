--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436e232d9a294c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba44e62f7126449c8692dbcbec719b4f.psmdcp" Id="Ra4917a257c74458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031f47ef5843478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/841e549d1a4943d0832cafb00c90b80c.psmdcp" Id="R1f632c406092477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>