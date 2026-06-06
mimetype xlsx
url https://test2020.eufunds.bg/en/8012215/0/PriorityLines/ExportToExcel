--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031f47ef5843478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/841e549d1a4943d0832cafb00c90b80c.psmdcp" Id="R1f632c406092477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddf6fd264a940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5b9b8bf4ee49b4b611339ab2d6e1cf.psmdcp" Id="R415b44fc8c79410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>