--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddf6fd264a940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5b9b8bf4ee49b4b611339ab2d6e1cf.psmdcp" Id="R415b44fc8c79410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd6c7dcc3de45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a689abd37a73491dbfcfe5dd6e1d54fb.psmdcp" Id="Re3b3216427ae44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>