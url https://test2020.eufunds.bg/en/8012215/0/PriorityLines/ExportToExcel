--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd6c7dcc3de45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a689abd37a73491dbfcfe5dd6e1d54fb.psmdcp" Id="Re3b3216427ae44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be28c596379479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/373f3024583e4bcd97aad96d9b6f254c.psmdcp" Id="R4a57641e28c74e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>