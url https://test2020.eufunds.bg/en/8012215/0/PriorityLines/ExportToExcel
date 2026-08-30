--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be28c596379479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/373f3024583e4bcd97aad96d9b6f254c.psmdcp" Id="R4a57641e28c74e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06713ddc023049d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d0841feec6b4a70b654777e21615256.psmdcp" Id="Raffd80932b2147e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>