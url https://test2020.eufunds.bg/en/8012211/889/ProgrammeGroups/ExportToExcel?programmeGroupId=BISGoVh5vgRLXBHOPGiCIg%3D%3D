--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35723a445bf469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fda762f9a2c94accbf4ef624645321aa.psmdcp" Id="R4a0b161530e742c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e89cda43e14e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99ba69252d424b20957bffac45bf9c8e.psmdcp" Id="Rf4c97008ac854be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -908,63 +908,63 @@
       </x:c>
       <x:c r="L8" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>-5799.79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>840156402.56</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>727274940.35</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>112881462.21</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>13848294.47</x:v>
+        <x:v>13955665.77</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>11850395.78</x:v>
+        <x:v>11957767.08</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>1.41</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>9852219.86</x:v>
+        <x:v>9944247.8</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>-439770.08</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>-0.05</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>-372430.27</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>122710.08</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>104303.52</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>18406.56</x:v>
       </x:c>
       <x:c r="E10" s="10">
@@ -993,60 +993,60 @@
       </x:c>
       <x:c r="M10" s="9">
         <x:v>-913.04</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>511343030836.02</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>434641576210.61</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>76701454625.41</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>6930307.6</x:v>
+        <x:v>6892251.89</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>5837908.52</x:v>
+        <x:v>5801270.08</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>5276945.56</x:v>
+        <x:v>5247369.19</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>43950.66</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>41752.36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>552450882.75</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>472433702.32</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>80017180.43</x:v>
       </x:c>
       <x:c r="E12" s="10">
@@ -1151,51 +1151,51 @@
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>9017348.28</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>7057044.33</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>5623305.15</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>288505.12</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>247989.35</x:v>
       </x:c>
@@ -1233,66 +1233,66 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>239080.09</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="11" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570167095.66</x:v>
+        <x:v>570236411.25</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563340319.28</x:v>
+        <x:v>563411052.14</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524491520.75</x:v>
+        <x:v>524553972.32</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>