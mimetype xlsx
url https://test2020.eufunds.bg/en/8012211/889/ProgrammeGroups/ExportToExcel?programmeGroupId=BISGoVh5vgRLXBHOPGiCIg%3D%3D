--- v1 (2026-06-26)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e89cda43e14e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99ba69252d424b20957bffac45bf9c8e.psmdcp" Id="Rf4c97008ac854be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20818e686b984c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e16cc363756405db9d3a1c564d95480.psmdcp" Id="Rd2c72d2a14fa42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -785,63 +785,63 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>61926152.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>43495159.6</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>18430992.47</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>6363240.73</x:v>
+        <x:v>6368353.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>5363981.58</x:v>
+        <x:v>5369094.5</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>8.66</x:v>
+        <x:v>8.67</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>3734207.43</x:v>
+        <x:v>3738297.77</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>213727.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0.35</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>115392.19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>905281731.79</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>769445269.19</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>135836462.6</x:v>
       </x:c>
       <x:c r="E7" s="10">
@@ -1236,63 +1236,63 @@
       </x:c>
       <x:c r="L16" s="9">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="11" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570236411.25</x:v>
+        <x:v>570241524.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563411052.14</x:v>
+        <x:v>563416165.06</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524553972.32</x:v>
+        <x:v>524558062.66</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>